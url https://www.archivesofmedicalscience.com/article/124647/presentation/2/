--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467701076" r:id="rId1"/>
+    <p:sldLayoutId id="2469440688" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>