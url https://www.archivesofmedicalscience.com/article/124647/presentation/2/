--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469440688" r:id="rId1"/>
+    <p:sldLayoutId id="2471181802" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>