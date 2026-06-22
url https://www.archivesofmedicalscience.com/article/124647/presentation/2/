--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471181802" r:id="rId1"/>
+    <p:sldLayoutId id="2471185404" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>