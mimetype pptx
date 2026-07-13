--- v3 (2026-06-22)
+++ v4 (2026-07-13)
@@ -255,55 +255,55 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Angelica dahurica extract (ADE) has been demonstrated to possess functions of immune response modulation, breast injury and fibrosis amelioration, breast regeneration regulation, and suppression of breast cancer.
+<i>Angelica dahurica</i> extract (ADE) has been demonstrated to possess functions of immune response modulation, breast injury and fibrosis amelioration, breast regeneration regulation, and suppression of breast cancer.
 Material and methods
-To explore the effect of the ADE on breast cancer generation and epithelial-mesenchymal transition (EMT) in vivo, a breast cancer mouse model was established. Chinese traditional medicine ADE was administered to mice bearing breast cancer, which were randomly divided into a negative group, ADE group (two doses), and model group. The breast tissue of the mouse model was fixed and H&E staining was performed for subsequent histological observation. Immunofluorescence assay and immunohistochemical staining were performed to examine the breast cancer related proteins, SNCG and BCRP in breast tissue; Western blotting and quantitative real-time polymerase chain reaction (PCR) were performed to detect proteins and gene expression of epithelial-mesenchymal transition (EMT)-related markers, E-cadherin, N-cadherin, vimentin, transforming growth factor  (TGF-), and SNAIL, as well as signals in the MAPK and JAK/STAT signaling pathways.
+To explore the effect of the ADE on breast cancer generation and epithelial-mesenchymal transition (EMT) in vivo, a breast cancer mouse model was established. Chinese traditional medicine ADE was administered to mice bearing breast cancer, which were randomly divided into a negative group, ADE group (two doses), and model group. The breast tissue of the mouse model was fixed and H&E staining was performed for subsequent histological observation. Immunofluorescence assay and immunohistochemical staining were performed to examine the breast cancer related proteins, SNCG and BCRP in breast tissue; Western blotting and quantitative real-time polymerase chain reaction (PCR) were performed to detect proteins and gene expression of epithelial-mesenchymal transition (EMT)-related markers, E-cadherin, N-cadherin, vimentin, transforming growth factor β (TGF-β), and SNAIL, as well as signals in the MAPK and JAK/STAT signaling pathways.
 Results
-Pathological manifestation of breast tissues in ADE-treated mouse was clearly reduced in both visual inspection and H&E staining. Breast cancer specific SNCG and BCRP expression significantly decreased after ADE administration. Furthermore, increased E-cadherin and decreased N-cadherin, vimentin, SNAIL and TGF- expression might be associated with the anti-EMT property of ADE. Both MAPK and JAK/STAT signaling pathways were observed to be inactivated after ADE treatment.
+Pathological manifestation of breast tissues in ADE-treated mouse was clearly reduced in both visual inspection and H&E staining. Breast cancer specific SNCG and BCRP expression significantly decreased after ADE administration. Furthermore, increased E-cadherin and decreased N-cadherin, vimentin, SNAIL and TGF-β expression might be associated with the anti-EMT property of ADE. Both MAPK and JAK/STAT signaling pathways were observed to be inactivated after ADE treatment.
 Conclusions
 Collectively, the evidence showed that ADE restrained breast cancer development in vivo through blocking the EMT process, probably by down-regulation of MAPK and JAK/STAT signaling pathways.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471185404" r:id="rId1"/>
+    <p:sldLayoutId id="2472920390" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The effect of Angelica dahurica extract on breast carcinogenesis in mouse]]></a:t>
+              <a:t><![CDATA[The effect of <i>Angelica dahurica</i> extract on breast carcinogenesis in mouse]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms.2020.101281]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1864-1874]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>