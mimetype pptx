--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472920390" r:id="rId1"/>
+    <p:sldLayoutId id="2474653585" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>