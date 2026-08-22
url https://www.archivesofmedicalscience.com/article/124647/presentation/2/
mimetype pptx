--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474653585" r:id="rId1"/>
+    <p:sldLayoutId id="2476384631" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>