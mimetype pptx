--- v6 (2026-08-22)
+++ v7 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476384631" r:id="rId1"/>
+    <p:sldLayoutId id="2479823019" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>