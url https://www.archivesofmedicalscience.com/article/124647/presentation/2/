--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479823019" r:id="rId1"/>
+    <p:sldLayoutId id="2481574338" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>