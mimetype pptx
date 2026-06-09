--- v0 (2026-05-19)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468246349" r:id="rId1"/>
+    <p:sldLayoutId id="2469987492" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>