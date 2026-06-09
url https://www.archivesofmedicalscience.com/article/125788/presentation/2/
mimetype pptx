--- v1 (2026-06-09)
+++ v2 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469987492" r:id="rId1"/>
+    <p:sldLayoutId id="2469991198" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>