--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469991198" r:id="rId1"/>
+    <p:sldLayoutId id="2471729201" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>