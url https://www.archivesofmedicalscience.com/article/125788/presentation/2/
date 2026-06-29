--- v3 (2026-06-29)
+++ v4 (2026-06-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471729201" r:id="rId1"/>
+    <p:sldLayoutId id="2471732489" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>