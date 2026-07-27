--- v4 (2026-06-29)
+++ v5 (2026-07-27)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Curcumin (CUR) was reported to stimulate the expression of methyltransferase‐like 3 (METTL3), a potential new target for the replacement therapy of osteoporosis. Besides, marrow stem cells (MSC)-derived exosomes (EXO) were proven to improve osteoporosis by promoting the proliferation of osteoblasts. In this study, we aimed to study the effect of CUR and BMSC-derived exosomes in the treatment of osteoporosis.
+Curcumin (CUR) has been reported to stimulate the expression of methyltransferase-like 3 (METTL3), a potential therapeutic target for osteoporosis. Also, bone marrow mesenchymal stem cell (BMSC)-derived exosomes (EXO) have been demonstrated to improve osteoporosis by pro-moting the proliferation of osteoblasts. In this study, we aimed to study the effect of CUR and BMSC-derived exosomes in the treatment of osteoporosis.
 Material and methods
-Microscopy was used to characterize exosomes derived from bone marrow stem cells (BMSCs). MicroCT was carried out to analyze the parameters of bone formation. Western blot was carried out to analyze the expression of surface markers on BMSC-derived exosomes and METTL3/Runt-related transcription factor 2 (RUNX2) proteins under different conditions. Real-time PCR was used to assess the gene expression under different circumstances.
+Microscopy was used to characterize exosomes de-rived from BMSCs. MicroCT was carried out to analyze the parameters of bone formation. Western blot was carried out to analyze the expression of surface markers on BMSC-derived exosomes and METTL3/Runt-related transcription factor 2 (RUNX2) proteins under different conditions. Realtime PCR was used to assess the gene expression under different circumstances.
 Results
-The exosomes derived from CUR-treated BMSCs showed an enhanced therapeutic effect on osteoporosis mice compared with exosomes derived from untreated BMSCs. Mechanistically, the effect of BMSC-derived exosomes on restoring the de-regulated expression of METTL3, miR-320 and RUNX2 was significantly enhanced by CUR treatment upon BMSCs. Besides, CUR treatment upon BMSCs showed an obvious effect on enhancing the stimulatory role of BMSC-derived exosomes in the expression of METTL3, miR-320, RUNX2, BGLAP and LAP in BMSCs. Furthermore, luciferase assay demonstrated that miR-320 was capable of suppressing the expression of RUNX2 through binding to the 3’ UTR of RUNX2.
+The exosomes derived from CUR-treated BMSCs showed an en-hanced therapeutic effect on osteoporotic mice compared with exosomes derived from untreated BMSCs. Mechanistically, CUR pretreatment of BMMSCs significantly enhanced the ability of BM-MSCderived exosomes to restore the dysregulated expression of METTL3, miR-320, and RUNX2. Addi-tionally, CUR treatment of BMSCs markedly enhanced the stimulatory effect of BMSC-derived exosomes on the expression of METTL3, miR-320, RUNX2, BGLAP, and LAP in BMSCs. Furthermore, luciferase assay demonstrated that miR-320 was capable of suppressing the expression of RUNX2 through bind-ing to the 3’ UTR of RUNX2.
 Conclusions
-Our study demonstrated that BMSC-derived exosomes could modulate the METTL3/miRNA-320/RUNX2 axis to attenuate osteoporosis by promoting osteogenic differentiation of BMSCs. Moreover, the CUR treatment upon BMSCs promoted the therapeutic effect of BMSC-derived exosomes.
+Our study demonstrated that BMSC-derived exosomes could modulate the METTL3/miRNA-320/RUNX2 axis to attenuate osteoporosis by promoting osteogenic differentiation of BMSCs. Moreover, the CUR treat-ment of BMSCs promoted the therapeutic effect of BMSC-derived exosomes.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471732489" r:id="rId1"/>
+    <p:sldLayoutId id="2474155618" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Exosome derived from bone marrow mesenchymal stem cells pre-treated with curcumin alleviates osteoporosis by promoting osteogenic differentiation via regulating the METTL3/microRNA-320/RUNX2 signaling pathway]]></a:t>
+              <a:t><![CDATA[Exosomes derived from bone marrow mesenchymal stem cells pre-treated with curcumin alleviate osteoporosis by promoting osteogenic differentiation via regulating the METTL3/microRNA-320/RUNX2 signaling pathway]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/125788]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1822-1837]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>