--- v5 (2026-07-27)
+++ v6 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474155618" r:id="rId1"/>
+    <p:sldLayoutId id="2475917057" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>