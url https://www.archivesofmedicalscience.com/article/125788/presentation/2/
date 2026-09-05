--- v6 (2026-08-16)
+++ v7 (2026-09-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475917057" r:id="rId1"/>
+    <p:sldLayoutId id="2477659189" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>