--- v7 (2026-09-05)
+++ v8 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477659189" r:id="rId1"/>
+    <p:sldLayoutId id="2479471169" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>