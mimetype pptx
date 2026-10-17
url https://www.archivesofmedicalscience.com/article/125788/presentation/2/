--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479471169" r:id="rId1"/>
+    <p:sldLayoutId id="2481212261" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>