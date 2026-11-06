--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481212261" r:id="rId1"/>
+    <p:sldLayoutId id="2482950955" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>