--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467634360" r:id="rId1"/>
+    <p:sldLayoutId id="2469366445" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>