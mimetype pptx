--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469366445" r:id="rId1"/>
+    <p:sldLayoutId id="2471102704" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>