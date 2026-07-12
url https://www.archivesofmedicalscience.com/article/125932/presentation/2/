--- v2 (2026-06-22)
+++ v3 (2026-07-12)
@@ -255,53 +255,53 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Peroxiredoxin 3 (PRX3) is a member of PRX family with antioxidant functions by scavenging hydrogen peroxide. Since the development of cervical cancer is causally linked to high-risk human papillomavirus (HPV) that induces oxidative stress, we conducted the present study to investigate the response of PRX3 to high-risk HPV infection.
+Peroxiredoxin 3 (PRX3) is a member of the PRX family with antioxidant functions by scavenging hydrogen peroxide. Since the development of cervical cancer is causally linked to high-risk human papillomavirus (HPV) that induces oxidative stress, we conducted the present study to investigate the response of PRX3 to high-risk HPV infection.
 Material and methods
-This study included fifty-six patients with invasive squamous cervical cancer and sixty control patients with hysteromyoma. Enzyme-linked immunosorbent assay was performed to detect cervical oxidative stress and serum PRX3. The expression of PRX3 and oncoprotein E6 of HPV16 or HPV18 was examined in cervical cancer tissues by immunohistochemistry. Western Blot was applied to detect the expression of PRX3 and E6 in cervical cancer cell lines including CaSki, HeLa, and C33A.
+This study included fifty-six patients with invasive squamous cervical cancer and sixty control patients with hysteromyoma. Enzyme-linked immunosorbent assay was performed to detect cervical oxidative stress and serum PRX3. The expression of PRX3 and oncoprotein E6 of HPV16 or HPV18 was examined in cervical cancer tissues by immunohistochemistry. Western blot was applied to detect the expression of PRX3 and E6 in cervical cancer cell lines including CaSki, HeLa, and C33A.
 Results
 Patients with cervical cancer showed higher serum PRX3 than control patients with hysteromyoma. Levels of oxidative markers in cervical cancer tissues were elevated as compared to normal cervical epithelia. PRX3 expression was upregulated in cervical cancer tissues and the upregulation was positively associated with the expression of E6 of HPV16 or HPV18. The association was confirmed in HPV-containing cervical cancer cell lines including CaSki and HeLa.
 Conclusions
 Our results indicated a positive response of PRX3 to HPV-induced oxidative stress. Serum PRX3 might be a potential indicator of active amplification of high-risk HPV in cervical cancer cells.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471102704" r:id="rId1"/>
+    <p:sldLayoutId id="2472845684" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/125932]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1804-1810]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>