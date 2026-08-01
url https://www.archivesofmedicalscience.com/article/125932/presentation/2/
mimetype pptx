--- v3 (2026-07-12)
+++ v4 (2026-08-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472845684" r:id="rId1"/>
+    <p:sldLayoutId id="2474582454" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>