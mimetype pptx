--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474582454" r:id="rId1"/>
+    <p:sldLayoutId id="2476322797" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>