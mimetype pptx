--- v5 (2026-08-21)
+++ v6 (2026-09-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476322797" r:id="rId1"/>
+    <p:sldLayoutId id="2478060316" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>