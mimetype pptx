--- v6 (2026-09-10)
+++ v7 (2026-10-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478060316" r:id="rId1"/>
+    <p:sldLayoutId id="2481186469" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>