--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481186469" r:id="rId1"/>
+    <p:sldLayoutId id="2482924001" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>