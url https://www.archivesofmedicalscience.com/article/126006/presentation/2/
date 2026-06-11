--- v0 (2026-05-22)
+++ v1 (2026-06-11)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468488645" r:id="rId1"/>
+    <p:sldLayoutId id="2470232416" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>