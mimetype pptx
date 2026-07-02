--- v1 (2026-06-11)
+++ v2 (2026-07-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470232416" r:id="rId1"/>
+    <p:sldLayoutId id="2471970440" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>