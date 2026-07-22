--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471970440" r:id="rId1"/>
+    <p:sldLayoutId id="2473707991" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>