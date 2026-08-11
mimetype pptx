--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473707991" r:id="rId1"/>
+    <p:sldLayoutId id="2475437541" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>