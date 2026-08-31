--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475437541" r:id="rId1"/>
+    <p:sldLayoutId id="2477195894" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>