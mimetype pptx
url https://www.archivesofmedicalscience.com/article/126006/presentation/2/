--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -257,53 +257,53 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 This study aims to provide further clarifications on some new clinical characteristics of COVID-19 recently discovered by our research group.
 Material and methods
-In this single-centred, retrospective study, we collected all confirmed cases of COVID-19 diagnosed in Dazhou, Sichuan, China from January 23 to February 25, 2020. All the cases were either imported from Wuhan or transmitted in family clusters. We analysed general information on all patients. Meanwhile, the contents of lactic acid, Fib-C, and D-dimer in the serum of patients were detected.
+In this single-centred, retrospective study, we collected all confirmed cases of COVID-19 diagnosed in Dazhou, Sichuan, China from January 23 to February 25, 2020. All the cases were either imported from Wuhan or transmitted in family clusters. We analysed general information on all patients. Meanwhile, the contents of lactic acid, fibrinogen C (Fib-C), and D-dimer in the serum of patients were detected.
 Results
-The study included 37 patients diagnosed as having COVID-19, the average age of the patients was 45.76 ±13.1 years. The average positive time of nucleic acid in pharyngeal swabs was 20.65 ±6.7 days. A total of 4 (10.8%) patients were asymptomatic. On serological examination, 33 (89.1%) patients had increased lactic acid, 17 patients had increased fibrinogen C (Fib-C), and 5 patients had increased D-dimer. Of all patients, 29 were positive for COVID-19-specific antibodies. We also detected COVID-19 nucleic acid in faecal specimens from 4 patients. Klebsiella pneumoniae was found in the sputum of 1 patient. A total of 4 patients received psychological intervention. Lopinavir/ritonavir and Abidol may not be effective in treating COVID-19.
+The study included 37 patients diagnosed as having COVID-19, the average age of the patients was 45.76 ±13.1 years. The average positive time of nucleic acid in pharyngeal swabs was 20.65 ±6.7 days. A total of 4 (10.8%) patients were asymptomatic. On serological examination, 33 (89.1%) patients had increased lactic acid, 17 patients had increased Fib-C, and 5 patients had increased D-dimer. Of all patients, 29 were positive for COVID-19-specific antibodies. We also detected COVID-19 nucleic acid in faecal specimens from 4 patients. Klebsiella pneumoniae was found in the sputum of 1 patient. A total of 4 patients received psychological intervention. Lopinavir/ritonavir and Abidol may not be effective in treating COVID-19.
 Conclusions
 In the serum of most COVID-19-infected patients, lactic acid was higher than normal, and COVID-19-specific antibody was positive. Fib-C and D-dimer in the serum of some infected patients increased. Lopinavir/ritonavir and Abidol have little effect on shortening the positive time of viral nucleic acid in patients.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477195894" r:id="rId1"/>
+    <p:sldLayoutId id="2479045037" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms.2020.98401]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2168-2174]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>