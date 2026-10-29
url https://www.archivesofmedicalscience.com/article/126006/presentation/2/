--- v6 (2026-09-21)
+++ v7 (2026-10-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479045037" r:id="rId1"/>
+    <p:sldLayoutId id="2482299860" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>