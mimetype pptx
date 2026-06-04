--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467866886" r:id="rId1"/>
+    <p:sldLayoutId id="2469600936" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>