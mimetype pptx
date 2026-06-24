--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469600936" r:id="rId1"/>
+    <p:sldLayoutId id="2471338779" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>