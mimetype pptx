--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471338779" r:id="rId1"/>
+    <p:sldLayoutId id="2471342898" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>