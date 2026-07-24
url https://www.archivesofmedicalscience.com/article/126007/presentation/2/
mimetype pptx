--- v3 (2026-06-24)
+++ v4 (2026-07-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471342898" r:id="rId1"/>
+    <p:sldLayoutId id="2473908387" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>