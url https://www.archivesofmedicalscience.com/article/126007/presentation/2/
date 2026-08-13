--- v4 (2026-07-24)
+++ v5 (2026-08-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473908387" r:id="rId1"/>
+    <p:sldLayoutId id="2475651229" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>