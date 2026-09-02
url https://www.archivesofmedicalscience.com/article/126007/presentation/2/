--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Recurrent pregnancy loss (RPL) occurred in ~1-2% of reproductive women. Previous studies have implicated that altered expression and polymorphisms of interleukin-related genes might be involved in RPL. The aim of this study was to explore the potential presence of interleukin-22 receptor subunit alpha-2 (IL22RA2) mutations in Han Chinese women with unexplained recurrent pregnancy loss (URPL).
+Recurrent pregnancy loss (RPL) occurs in ~1–2% of reproductive women. Previous studies have suggested that altered expression and polymorphisms of interleukin-related genes may be involved in RPL. The aim of this study was to explore the potential presence of interleukin-22 receptor subunit a2 (IL22RA2) mutations in Han Chinese women with unexplained recurrent pregnancy loss (URPL).
 Material and methods
-A total of 328 Han Chinese women with URPL were analyzed for the potential mutations in the IL22RA2 gene by sequencing all of the exons. Furthermore, 615 Han Chinese control women without miscarriage history were also analyzed. Evolutionary conservation and in silico analyses were performed to predict the potential pathogenicity of IL22RA2 mutations.
+A total of 328 Han Chinese women with URPL were analyzed for potential mutations in the IL22RA2 gene by sequencing all of the exons. Additionally, 615 Han Chinese control women without miscarriage history were analyzed. Evolutionary conservation and in silico analyses were performed to predict the potential pathogenicity of IL22RA2 mutations.
 Results
-A rare variant, p.Arg204* (c.610C>T), was identified in 4 out of 328 URPL samples. In contrast, this rare variant was absent in 615 Han Chinese control women without miscarriage history and had a significantly higher mutation frequency when compared with 10588 Chinese control samples from The China Metabolic Analytics Project (ChinaMAP), 4245 East Asians, or 60051 individuals across the world from the Exome Aggregation Consortium (ExAC) database. Evolutionary conservation analysis indicated this rare variant was highly conserved from Human to Zebrafish, in silico analysis implicated this rare variant might be pathogenic.
+A rare variant, p.Arg204* (c.610C>T), was identified in 4 out of 328 women with URPL. In contrast, this rare variant was absent in 615 Han Chinese control women without miscarriage history and had a significantly higher mutation frequency when compared with 10,588 Chinese control women from The China Metabolic Analytics Project (ChinaMAP), 4245 East Asians, or 60051 individuals across the world from the Exome Aggregation Consortium (ExAC) database. Evolutionary conservation analysis indicated that this rare variant was highly conserved from human to zebrafish, and in silico analysis suggested that it may be pathogenic.
 Conclusions
-An enrichment of a potentially pathogenic rare variant in the IL22RA2 gene was observed in URPL patients, for the first time, implicating this rare variant might be associated with the development of URPL. However, further functional assays would be performed to confirm the potential role of this rare variant in URPL.
+An enrichment of a potentially pathogenic rare variant in the IL22RA2 gene was observed in URPL patients for the first time, suggesting that this rare variant may be associated with the development of URPL. However, further functional assays should be performed to confirm the potential role of this rare variant in URPL.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475651229" r:id="rId1"/>
+    <p:sldLayoutId id="2477394772" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[A rare variant in the IL22RA2 gene is associated with unexplained recurrent pregnancy loss in Han Chinese women]]></a:t>
+              <a:t><![CDATA[A rare variant in the <i>IL22RA2</i> gene is associated with unexplained recurrent pregnancy loss in Han Chinese women]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>