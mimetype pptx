--- v6 (2026-09-02)
+++ v7 (2026-10-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477394772" r:id="rId1"/>
+    <p:sldLayoutId id="2480859120" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/126007]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2205-2210]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>