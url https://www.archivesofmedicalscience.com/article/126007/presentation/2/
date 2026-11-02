--- v7 (2026-10-12)
+++ v8 (2026-11-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480859120" r:id="rId1"/>
+    <p:sldLayoutId id="2482596706" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>