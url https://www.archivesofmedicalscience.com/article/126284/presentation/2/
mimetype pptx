--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467636233" r:id="rId1"/>
+    <p:sldLayoutId id="2469370911" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>