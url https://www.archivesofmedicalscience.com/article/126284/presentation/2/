--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469370911" r:id="rId1"/>
+    <p:sldLayoutId id="2471112312" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>