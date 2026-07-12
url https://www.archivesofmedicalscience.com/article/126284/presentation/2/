--- v2 (2026-06-22)
+++ v3 (2026-07-12)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Ultrasonography plays an important role in evaluation of many diseases in pediatric population. The noninvasiveness of the method allows to its wide use in children. It is a first-line diagnostic test for detecting lymphadenopathy, benign and malignant abnormalities of the thyroid gland, abdominal structures or testes in boys. The Ultrasound Screening Program “No to Cancer in Children” was introduced to detect neoplastic lesions and possible developmental disorders in children with no symptoms to allow early diagnosis.
+Ultrasonography plays an important role in evaluation of many diseases in the pediatric population. The noninvasiveness of the method allows for its wide use in children. It is a first-line diagnostic test for detecting lymphadenopathy, benign and malignant abnormalities of the thyroid gland, abdominal structures or testes in boys. The ultrasound screening program “No to Cancer in Children” was introduced to detect neoplastic lesions and possible developmental disorders in children with no symptoms to allow early diagnosis.
 Material and methods
-The children were scanned in special mobile ambulance - Ronald McDonald Care Mobile, equipped with two high-tech ultrasound devices. Ultrasound scans, including cervical, abdominal, pelvical and scrotal ultrasound were performed in population of asymptomatic children. In the years 2006-2019, 67.594 children, 34.892 boys and 32.702 girls aged from 9 months to 6 years were examined.
+The children were scanned in a special mobile ambulance – a Ronald McDonald Care Mobile – equipped with two high-tech ultrasound devices. Ultrasound scans, including cervical, abdominal, pelvic and scrotal ultrasound, were performed in the population of asymptomatic children. In the years 2006-2019, 67 594 children, 34 892 boys and 32 702 girls aged from 9 months to 6 years were examined.
 Results
-Totally, 18.544 various abnormalities were detected. In case of the neck they were found in 7542 children, which represent nearly 11.2% of all patients. Changes in abdominal ultrasound were found in 4.496 cases (6.65%). Abnormalities of the male reproductive system were detected in 6.474 boys (18.5%). Twelve tumors were detected.
+In total, 18 544 various abnormalities were detected. In the case of the neck they were found in 7542 children, which represent nearly 11.2% of all patients. Changes in abdominal and urinary tract ultrasound were found in 4528 cases (6.65%). Abnormalities of the male reproductive system were detected in 6 474 boys (18.5%). Twelve tumors were detected.
 Conclusions
-Screening has proved to be very useful for the early identification cancerous as well as precancerous lesions. It is also worth continuing for a reason of effective detection of other childhood anomalies.
+Screening has proved to be very useful for the early identification cancerous as well as precancerous lesions. It is also worth continuing for effective detection of other childhood anomalies.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471112312" r:id="rId1"/>
+    <p:sldLayoutId id="2472860725" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/126284]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1581-1587]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>