--- v3 (2026-07-12)
+++ v4 (2026-08-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472860725" r:id="rId1"/>
+    <p:sldLayoutId id="2474592655" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>