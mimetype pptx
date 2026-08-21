--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474592655" r:id="rId1"/>
+    <p:sldLayoutId id="2476327033" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>