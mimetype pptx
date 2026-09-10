--- v5 (2026-08-21)
+++ v6 (2026-09-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476327033" r:id="rId1"/>
+    <p:sldLayoutId id="2478086773" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>