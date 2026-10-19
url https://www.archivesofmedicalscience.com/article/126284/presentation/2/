--- v6 (2026-09-10)
+++ v7 (2026-10-19)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478086773" r:id="rId1"/>
+    <p:sldLayoutId id="2481415139" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>