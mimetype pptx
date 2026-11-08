--- v7 (2026-10-19)
+++ v8 (2026-11-08)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481415139" r:id="rId1"/>
+    <p:sldLayoutId id="2483167217" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>