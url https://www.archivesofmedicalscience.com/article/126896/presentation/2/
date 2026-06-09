--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320088" r:id="rId1"/>
+    <p:sldLayoutId id="2470056442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>