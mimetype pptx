--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056442" r:id="rId1"/>
+    <p:sldLayoutId id="2471797936" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>