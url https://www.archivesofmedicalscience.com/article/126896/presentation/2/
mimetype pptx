--- v2 (2026-06-30)
+++ v3 (2026-07-26)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-In order to select high-risk patients, many prognostic scales have been invented. Among them, Rockall, Glasgow-Blatchford and AIMS 65 scales were considered the most useful.
+In order to select high-risk patients, many prognostic scales have been invented. Among them, the Rockall, Glasgow-Blatchford and AIMS65 scales were considered the most useful.
 Material and methods
-Patients with upper GI tract bleeding, treated between 2017 and 2018 were retrospectively enrolled to the study. Every patient had a Rockall, Glasgow-Blatchford and AIMS 65 score calculated retrospectively. Data on hospitalization as blood transfusions, length of hospital stay, rebleeding, intensive care unit (ICU) admission, mortality was included into data-base.
+Patients with non-variceal upper gastrointestinal (GI) tract bleeding, treated between 2017 and 2018, were retrospectively enrolled in the study. Every patient had a Rockall, Glasgow-Blatchford and AIMS65 score calculated retrospectively. Data on hospitalization – blood transfusions, length of hospital stay, rebleeding, intensive care unit (ICU) admission, mortality – were included in the database.
 Results
-Univariate logistic regression revealed that only the AIMS65 scale was a prognostic factor for in-hospital mortality (OR 11.028; 95% CI: [2.271, 53.563], p=0.001). The AIMS 65 score >2 was the only factor predicting the need of >4 blood units transfusion during hospitalization (OR 3.977; 95% CI: [1.305, 12.122], p=0.015), whereas Glasgow-Blatchford scale >5 was the only risk factor for the need of fresh frozen plasma transfusion (OR 3.657; 95% CI: [1.010-13.242], p=0.048). The area under a curve (AUC) in the ROC analysis revealed that the AIMS 65 scale was the most accurate in mortality prediction (AUC=0.859, p=0.002), whereas Rockall score and Glasgow-Blatchford were not significant (AUC=0.614, p=0.093 and AUC=0.504, p=0.97, respectively).
+Univariate logistic regression revealed that only the AIMS65 scale was a prognostic factor for in-hospital mortality (OR = 11.028; 95% CI: 2.271–53.563, p = 0.001). The AIMS65 score > 2 was the only factor predicting the need of > 4 blood units transfusion during hospitalization (OR = 3.977; 95% CI: 1.305–12.122, p = 0.015), whereas Glasgow-Blatchford scale > 5 was the only risk factor for the need of fresh frozen plasma transfusion (OR = 3.657; 95% CI: 1.010–13.242, p = 0.048). The area under the curve (AUC) in the ROC analysis revealed that the AIMS65 scale was the most accurate in mortality prediction (AUC = 0.859, p = 0.002), whereas the Rockall and Glasgow-Blatchford scores were not significant (AUC = 0.614, p = 0.093 and AUC = 0.504, p = 0.97, respectively).
 Conclusions
-Based on our results, we recommend using AIMS 65 scoring system. It’s simple and requires few of parameters to be counted. Also, it proved to be the most efficient in predicting in-hospital mortality.
+Based on our results, we recommend using the AIMS65 scoring system. It is simple and requires few parameters to be counted. Also, it proved to be the most efficient in predicting in-hospital mortality.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471797936" r:id="rId1"/>
+    <p:sldLayoutId id="2474058005" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The use of prognostic scales in upper gastrointestinal tract bleeding.]]></a:t>
+              <a:t><![CDATA[The use of prognostic scales in upper gastrointestinal tract bleeding]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/126896]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1603-1608]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>