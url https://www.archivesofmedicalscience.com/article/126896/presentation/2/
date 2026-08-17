--- v3 (2026-07-26)
+++ v4 (2026-08-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474058005" r:id="rId1"/>
+    <p:sldLayoutId id="2476003315" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>