--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476003315" r:id="rId1"/>
+    <p:sldLayoutId id="2477741851" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>