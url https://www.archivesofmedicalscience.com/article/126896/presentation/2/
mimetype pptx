--- v5 (2026-09-06)
+++ v6 (2026-09-27)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477741851" r:id="rId1"/>
+    <p:sldLayoutId id="2479509132" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>