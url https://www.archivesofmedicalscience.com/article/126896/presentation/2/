--- v6 (2026-09-27)
+++ v7 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479509132" r:id="rId1"/>
+    <p:sldLayoutId id="2481276178" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>