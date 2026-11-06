--- v7 (2026-10-17)
+++ v8 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481276178" r:id="rId1"/>
+    <p:sldLayoutId id="2483011776" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>