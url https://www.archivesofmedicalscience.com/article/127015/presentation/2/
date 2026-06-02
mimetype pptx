--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467654058" r:id="rId1"/>
+    <p:sldLayoutId id="2469382596" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>