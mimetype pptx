--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469382596" r:id="rId1"/>
+    <p:sldLayoutId id="2471121209" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">