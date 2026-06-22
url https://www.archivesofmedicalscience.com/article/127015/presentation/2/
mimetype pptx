--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471121209" r:id="rId1"/>
+    <p:sldLayoutId id="2471124832" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>