--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471124832" r:id="rId1"/>
+    <p:sldLayoutId id="2472860409" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>