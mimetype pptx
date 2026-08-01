--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472860409" r:id="rId1"/>
+    <p:sldLayoutId id="2474618014" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>