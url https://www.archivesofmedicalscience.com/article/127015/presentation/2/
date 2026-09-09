--- v5 (2026-08-01)
+++ v6 (2026-09-09)
@@ -255,58 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Response to stent-assisted angioplasty (PTA) in hypertensive patients with atherosclerotic renal artery stenosis (ARAS) is unpredictable. Therefore, the present study aimed to search for  preoperative clinical and renal ultrasonography variables associated with systolic (SBP) and diastolic blood pressure (DBP) reduction.
+The response to stent-assisted angioplasty (PTA) in hypertensive patients with atherosclerotic renal artery stenosis (ARAS) is unpredictable. Therefore, the present study aimed to identify preoperative clinical and renal ultrasonography variables associated with systolic (SBP) and diastolic blood pressure (DBP) reduction.
 Material and methods
-Preoperative clinical assessment and renal ultrasonography were performed in 202 patients who underwent PTA for ARAS (2003–2018). Patients were categorized as responders if decrease of SBP of at least 20mmHg or DBP of 5mmHg was achieved. Logistic regression models, with percentage shares, were evaluated by basic decision characteristics for ultrasonographic and clinical variables.
+Preoperative clinical assessment and renal ultrasonography were performed in 202 patients who underwent PTA for ARAS (2003–2018). Patients were categorized as responders if a decrease of SBP of at least 20 mm Hg or DBP of 5 mm Hg was achieved. Logistic regression models were used to evaluate the associations of clinical and ultrasonographic variables with treatment response, and their relative contributions were assessed.
 Results
-Logistic regression analysis showed that preoperative SBP ≥145mmHg (OR,20.0 [95%CI 8.67–46.2], p<0.001), (2) baseline DBP >82 mmHg (OR,3.46 [95%CI 1.61–7.42], p=0.001), (3) prior myocardial infarction (OR,3.14 [95%CI 1.09–9.0], p=0.033), and (4) Renal-Aortic-Ratio >5.1 (OR,2.67 [95%CI 1.20-6.0], p=0.016) predicted the SBP response, with respective influence shares of 69.8%; 12.1%; 10.9%; and 7.2%. 
-The DBP response was associated with (1) baseline SBP >145mmHg (OR,3.79 [95%CI 1.87–7.70], p<0.001), (2) baseline DBP >82mmHg (OR,6.09 [95%CI 2.88–12.9], p<0.001), (3) ARAS progression (OR,0.32 [95%CI 0.09–1.07], p=0.062), (4) contralateral kidney length>106mm (OR,0.43 [95%CI 0.22–0.86], p=0.017), and (5) bilateral PTA (OR,2.39 [95%CI 1.08–5.27], p=0.03), with respective shares of 21.8%; 35.0%; 18.2%; 13.3% and 11.8%.
+Logistic regression analysis showed that preoperative SBP > 145 mm Hg (OR = 20.0 [95% CI: 8.67–46.2], p < 0.001), (2) baseline DBP > 82 mm Hg (OR = 3.46 [95% CI: 1.61–7.42], p = 0.001), (3) prior myocardial infarction (OR = 3.14 [95% CI: 1.09–9.0], p = 0.033), and (4) renal-aortic ratio > 5.1 (OR = 2.67 [95% CI: 1.20–6.0], p = 0.016) predicted the SBP response, with respective relative contributions of 69.8%, 12.1%, 10.9% and 7.2%. The DBP response was associated with (1) baseline SBP > 145 mm Hg (OR = 3.79 [95% CI: 1.87–7.70], p < 0.001), (2) baseline DBP > 82 mm Hg (OR = 6.09 [95% CI: 2.88–12.9], p < 0.001), (3) ARAS progression (OR = 0.32 [95% CI: 0.09–1.07], p = 0.062), (4) contralateral kidney length > 106 mm (OR = 0.43 [95% CI: 0.22–0.86], p = 0.017), and (5) bilateral PTA (OR = 2.39 [95% CI: 1.08–5.27], p = 0.03), with respective contributions of 21.8%, 35.0%, 18.2%, 13.3% and 11.8%.
 Conclusions
-Current study identified clinical and ultrasonographic characteristics of patients who are likely to respond to PTA for ARAS. The RAR and contralateral kidney size may enhance prediction of response likelihood.
+This study identified clinical and ultrasonographic characteristics of patients who are likely to respond to PTA for ARAS. The RAR and contralateral kidney size may improve the identification of patients likely to respond to PTA.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -342,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474618014" r:id="rId1"/>
+    <p:sldLayoutId id="2477993808" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -448,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Preoperative clinical and renal ultrasonography variables associated with improved systolic and diastolic blood pressure reduction after renal artery stenting]]></a:t>
+              <a:t><![CDATA[Preoperative clinical and renal ultrasonography variables associated with systolic and diastolic blood pressure reduction after renal artery stenting]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -604,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>