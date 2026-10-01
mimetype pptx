--- v6 (2026-09-09)
+++ v7 (2026-10-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477993808" r:id="rId1"/>
+    <p:sldLayoutId id="2479855069" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/127015]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2068-2076]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>