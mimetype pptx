--- v7 (2026-10-01)
+++ v8 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479855069" r:id="rId1"/>
+    <p:sldLayoutId id="2481607104" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>