--- v0 (2026-06-06)
+++ v1 (2026-06-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469738707" r:id="rId1"/>
+    <p:sldLayoutId id="2470363582" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>