--- v1 (2026-06-13)
+++ v2 (2026-07-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470363582" r:id="rId1"/>
+    <p:sldLayoutId id="2473211474" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>