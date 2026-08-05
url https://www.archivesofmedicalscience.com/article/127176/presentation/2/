--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473211474" r:id="rId1"/>
+    <p:sldLayoutId id="2474943306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>