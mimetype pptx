--- v3 (2026-08-05)
+++ v4 (2026-09-09)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Pro-inflammatory monocyte infiltration and conversion to macrophages is an established risk factor for acute coronary syndrome (ACS) and plaque instability visualized by optical coherence tomography (OCT). Increased serum levels of soluble ST2 isoform (sST2) predict poor outcomes in patients with ACS. However, whether the transmembrane ST2 isoform (ST2L) could early assess the severity of ACS and the vulnerability of plaques remains elusive.
+Pro-inflammatory monocyte infiltration and conversion to macrophages are established contributors to acute coronary syndrome (ACS) and plaque instability as visualized by optical coherence tomography (OCT). Increased serum levels of soluble ST2 isoform (sST2) predict poor outcomes in patients with ACS and heart failure. However, whether the transmembrane ST2 isoform (ST2L) can be used to assess the severity of ACS and plaque vulnerability early in the disease course remains elusive.
 Material and methods
-Flow cytometry and ELISA were performed to evaluate the levels of ST2L on different monocyte subsets in ACS patients and serum concentration of sST2. Bone marrow-derived macrophages (BMDMs) were isolated and polarized to M1 or M2 phenotype, which levels of ST2L expression were detected by Quantitative RT-PCR and Immunoblots.
+Flow cytometry and ELISA were performed to evaluate the levels of ST2L on different monocyte subsets in ACS patients and serum concentration of sST2. Bone marrow-derived macrophages were isolated and then polarized to M1 or M2 phenotype, and ST2L expression levels were detected by quantitative RT-PCR and immunoblotting.
 Results
-The proportion and absolute number of ST2L on monocyte subsets 1 (Mon1) and Mon2  significantly declined, accompanied with increased serum sST2, in ACS patients comparing with controls. However, only proportion of ST2L+/Mon2 remained closely associated with the severity of atherosclerotic plaques. Patients with thin cap fibrous atheroma (TCFA) calculated by OCT had lower absolute number (Non-TCFA 1.26×104 ± 0.63×104/ml vs. TCFA 0.92×104 ± 0.37×104/ml, P = 0.034) and lower percentage (Non-TCFA 17.65% ± 3.10% vs. TCFA 13.17% ± 2.29%, P < 0.001) of ST2L+/Mon2 than those without TCFA. In multivariate analysis, the proportion of ST2L+/Mon2 was considered as an independent determinant for TCFA. In BMDMs, sST2 and ST2L were highly expressed in M2 macrophage.
+We observed that the proportion and absolute number of ST2L expressing cells among monocyte subsets 1 (Mon1) and Mon2 were significantly lower, accompanied with increased serum sST2, in ACS patients as compared to controls. However, only the proportion of ST2L+/Mon2 was closely associated with the severity of atherosclerotic plaques. With regard to plaque instability, patients with thin cap fibrous atheroma (TCFA) identified by optical coherence tomography (OCT) had a lower absolute number (non-TCFA 1.26 × 104 ±0.63 × 104/ml vs. TCFA 0.92 × 104 ±0.37 × 104/ml, p = 0.034) and lower percentage (non-TCFA 17.65% ±3.10% vs. TCFA 13.17% ±2.29%, p < 0.001) of ST2L+/Mon2 than those without TCFA. In multivariate analysis, the proportion of ST2L+/Mon2 was independently associated with TCFA. In bone marrow-derived macrophages, sST2 and ST2L were highly expressed in M2 macrophage.
 Conclusions
-Compared to circulating sST2, the proportion of ST2L expressing on Mon2 subsets was more strongly associated with the severity of ACS and plaque vulnerability.
+Compared to circulating sST2, the proportion of ST2L-expressing Mon2 subsets was more strongly associated with the severity of ACS and plaque vulnerability.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474943306" r:id="rId1"/>
+    <p:sldLayoutId id="2477992351" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[ST2L expression on monocyte subsets is associated with the severity of acute coronary syndrome and plaque vulnerability]]></a:t>
+              <a:t><![CDATA[ST2L expression on monocyte subsets is associated with acute coronary syndrome severity and plaque vulnerability]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>