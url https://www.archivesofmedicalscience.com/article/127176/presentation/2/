--- v4 (2026-09-09)
+++ v5 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477992351" r:id="rId1"/>
+    <p:sldLayoutId id="2479822438" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/127176]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2295-2306]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>