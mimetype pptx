--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479822438" r:id="rId1"/>
+    <p:sldLayoutId id="2481563107" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>