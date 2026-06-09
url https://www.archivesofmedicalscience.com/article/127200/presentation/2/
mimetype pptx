--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320079" r:id="rId1"/>
+    <p:sldLayoutId id="2470056444" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>