--- v1 (2026-06-09)
+++ v2 (2026-06-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056444" r:id="rId1"/>
+    <p:sldLayoutId id="2471792121" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">