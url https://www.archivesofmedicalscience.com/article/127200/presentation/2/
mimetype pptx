--- v2 (2026-06-29)
+++ v3 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471792121" r:id="rId1"/>
+    <p:sldLayoutId id="2471794315" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>