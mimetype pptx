--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471794315" r:id="rId1"/>
+    <p:sldLayoutId id="2473593548" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>