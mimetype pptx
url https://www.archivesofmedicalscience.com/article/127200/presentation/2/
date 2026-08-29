--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-GPR30 is an intracellular transmembrane G protein-coupled receptor that mediates non-genomic estrogen signaling. The GPR30 agonist G-1 modulates glucose homeostasis and vascular function. However, its impact on vascular inflammation and atherogenesis has not yet been investigated in the atherosclerotic apolipoprotein E-deficient(ApoE-/-) mouse model.
+GPR30 is an intracellular transmembrane G protein-coupled receptor that mediates non-genomic estrogen signaling. The GPR30 agonist G-1 modulates glucose homeostasis and vascular function. However, its impact on vascular inflammation and atherogenesis has not yet been investigated in the atherosclerotic apolipoprotein E-deficient (ApoE<sup>-/-</sup>) mouse model.
 Material and methods
-ApoE-/- mice were fed a high-cholesterol diet for 7 weeks while being treated with the selective GPR30 agonist G-1 (n=6-7). After the treatment period, vascular relaxation capacity, vascular oxidative stress, and atherosclerotic plaque burden were assessed. In vitro, reactive oxygen species, expression levels of the angiotensin II type1(AT1) receptor, and proliferation rate were quantified in human coronary artery smooth muscle cells(HCASMC).
+ApoE<sup>-/-</sup> mice were fed a high-cholesterol diet for 7 weeks while being treated with the selective GPR30 agonist G-1 (n = 6–7 per sex and treatment group). After the treatment period, vascular relaxation capacity, vascular oxidative stress, and atherosclerotic plaque burden were assessed. In vitro, reactive oxygen species, expression levels of the angiotensin II type 1 (AT1) receptor, and the proliferation rate were quantified in human coronary artery smooth muscle cells (HCASMC).
 Results
-G-1 significantly improved glucose tolerance in vivo (142.2±8.1mg/dl vs. 204.6±13.3mg/dl), G-1 reduced vascular oxidative stress (221±88RLU/s/mg vs.1,983±885RLU/s/mg) and improved endothelium-dependent vasodilation (relaxation to 35.1±4.5% vs.63.0±4.6%). Furthermore, treatment with G-1 significantly reduced the atherosclerotic plaque burden of female ApoE-/- mice (56.5±3.7% vs.75.5±2.9%). In vitro, G-1 provoked a significant downregulation of the AT1 receptor in HCASMC (0.67±0.09-fold). Furthermore, G-1 blunted angiotensin II-induced ROS production by HCASMC (817±7RLU/s/mg vs.1,625±105 RLU/s/mg) and diminished HCASMC proliferation (-26.8±2.7% vs.+50.4±1.7%).
+G-1 significantly improved glucose tolerance in vivo (142.2 ±8.1 mg/dl vs. 204.6 ±13.3 mg/dl), reduced vascular oxidative stress (221 ±88 RLU/s/mg vs. 1,983 ±885 RLU/s/mg), and improved endothelium-dependent vasodilation (relaxation to 35.1 ±4.5% vs. 63.0 ±4.6%). Furthermore, treatment with G-1 significantly reduced the atherosclerotic plaque burden of female ApoE-/- mice (56.5 ±3.7% vs. 75.5 ±2.9%). In vitro, G-1 significantly downregulated the AT1 receptor in HCASMC (0.67 ±0.09-fold). Furthermore, G-1 blunted angiotensin II-induced ROS production in HCASMC (817 ±7 RLU/s/mg vs. 1,625 ±105 RLU/s/mg) and diminished HCASMC proliferation (–26.8 ±2.7% vs. +50.4 ±1.7%).
 Conclusions
-Selective GPR30 activation improves glucose tolerance in vivo and decreases vascular ROS production in vitro and in vivo. In vitro, the antioxidant effect might be mediated by downregulation of the AT1 receptor. In vivo, the antioxidant effect of G-1 is associated with an improved endothelial function and a reduced atherosclerotic plaque burden in ApoE-deficient mice, indicating beneficial vascular effects of GPR30 activation. GPR30 agonism might thus be a compelling treatment strategy against atherosclerosis.
+Selective GPR30 activation improves glucose tolerance in vivo and decreases vascular ROS production in vitro and in vivo. In vitro, the antioxidant effect might be mediated by downregulation of the AT1 receptor. In vivo, the antioxidant effect of G-1 is associated with improved endothelial function and reduced atherosclerotic plaque burden in ApoE-deficient mice, indicating beneficial vascular effects of GPR30 activation. GPR30 agonism may therefore represent a promising therapeutic strategy against atherosclerosis.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473593548" r:id="rId1"/>
+    <p:sldLayoutId id="2476996998" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>