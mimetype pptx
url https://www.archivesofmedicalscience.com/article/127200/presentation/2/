--- v5 (2026-08-29)
+++ v6 (2026-10-07)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476996998" r:id="rId1"/>
+    <p:sldLayoutId id="2480399002" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/127200]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2413-2424]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>