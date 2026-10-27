--- v6 (2026-10-07)
+++ v7 (2026-10-27)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480399002" r:id="rId1"/>
+    <p:sldLayoutId id="2482149214" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>