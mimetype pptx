--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320088" r:id="rId1"/>
+    <p:sldLayoutId id="2470056442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>