--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056442" r:id="rId1"/>
+    <p:sldLayoutId id="2471803021" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>