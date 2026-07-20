--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471803021" r:id="rId1"/>
+    <p:sldLayoutId id="2473593571" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>