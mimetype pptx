--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473593571" r:id="rId1"/>
+    <p:sldLayoutId id="2476996999" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>