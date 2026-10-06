--- v4 (2026-08-29)
+++ v5 (2026-10-06)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-The treatment with shikonin (SKN) suppresses the expression of miR-106 and miR-34a. Furthermore, SIRT1 and MCL1 are targets of miR-34a and miR-106, respectively. In this study, we treated an animal model of ALF with high dose (1.0 mg/kg) and low dose (0.5 mg/kg) of SKN to investigate its effect on liver functions and signaling pathways of SKN/miR-106/MCL1 and SKN/miR-34a/SIRT1/TP53.
+Treatment with shikonin (SKN) suppresses the expression of miR-106 and miR-34a. Furthermore, SIRT1 and MCL1 are targets of miR-34a and miR-106, respectively. In this study, we treated an animal model of acute liver failure (ALF) with a high dose (1.0 mg/kg) and low dose (0.5 mg/kg) of SKN to investigate its effect on liver functions and signaling pathways of SKN/miR-106/MCL1 and SKN/miR-34a/SIRT1/TP53.
 Material and methods
-ALF animal model was established and the serum levels of alanine aminotransferase (ALT) and aspartate aminotransferase (AST) were analyzed to evaluate the effects of different doses of SKN. TUNNEL was performed to assess hepatocyte apoptosis. Luciferase assay, RT-qPCR and Western blot analysis were performed to measure the relationship between miR-106, miR-34a, SIRT1 and MCL1.
+An ALF animal model was established and the serum levels of alanine aminotransferase (ALT) and aspartate aminotransferase (AST) were analyzed to evaluate the effects of different doses of SKN. Terminal deoxynucleotidyl transferase dUTP nick end labeling (TUNEL) was performed to assess hepatocyte apoptosis. Luciferase assay, RT-qPCR and Western blot analysis were performed to measure the relationship between miR-106, miR-34a, SIRT1 and MCL1.
 Results
-In the ALF mice models, the administration of SKN decreased the levels of ALT and AST in a dose-dependent manner, along with a significantly decreased number of apoptotic hepatocytes. And SKN may protect liver during ALF via reducing the level of inflammation. Luciferase assay showed that the co-transfection of wild-type MCL1/SIRT1 and miR-106/miR-34a significantly decreased the luciferase activity of LO2 cells, thus indicating that MCL1 and SIRT1 are identified as targets of miR-106 and miR-34a, respectively, while SIRT1 could act as a regulator of TP53. Moreover, the expression of miR-106, miR-34a and TP53 was decreased over an increasing concentration of SKN, along with the increasing mRNA and protein levels of MCL1 and SIRT1.
+In the ALF mouse models, the administration of SKN decreased the levels of ALT and AST in a dose-dependent manner, along with a significantly decreased number of apoptotic hepatocytes. SKN may protect the liver during ALF via reducing the level of inflammation. Luciferase assay showed that the co-transfection of wild-type MCL1/SIRT1 and miR-106/miR-34a significantly decreased the luciferase activity of LO2 cells, thus indicating that MCL1 and SIRT1 are targets of miR-106 and miR-34a, respectively, while SIRT1 could act as a regulator of TP53. Moreover, the expression of miR-106, miR-34a and TP53 was decreased over an increasing concentration of SKN, along with the increasing mRNA and protein levels of MCL1 and SIRT1.
 Conclusions
-In this study, we showed that SKN alleviated ALF in a dose-dependent manner via regulating the signaling pathways of SKN/miR-106/MCL1 and SKN/miR-34a/SIRT1/TP53.
+In this study, we found that SKN alleviated ALF in a dose-dependent manner via regulating the signaling pathways of SKN/miR-106/MCL1 and SKN/miR-34a/SIRT1/TP53.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476996999" r:id="rId1"/>
+    <p:sldLayoutId id="2480341213" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/127659]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2434-2444]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>