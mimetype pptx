--- v5 (2026-10-06)
+++ v6 (2026-10-27)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480341213" r:id="rId1"/>
+    <p:sldLayoutId id="2482092521" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>