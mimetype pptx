--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320317" r:id="rId1"/>
+    <p:sldLayoutId id="2470056502" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>