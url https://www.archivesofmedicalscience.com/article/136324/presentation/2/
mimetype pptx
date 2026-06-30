--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056502" r:id="rId1"/>
+    <p:sldLayoutId id="2471798392" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>