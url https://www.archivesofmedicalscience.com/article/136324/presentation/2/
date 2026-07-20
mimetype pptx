--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471798392" r:id="rId1"/>
+    <p:sldLayoutId id="2473593381" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>