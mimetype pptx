--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473593381" r:id="rId1"/>
+    <p:sldLayoutId id="2476996795" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>