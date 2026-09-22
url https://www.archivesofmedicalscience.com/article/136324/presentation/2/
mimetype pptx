--- v4 (2026-08-29)
+++ v5 (2026-09-22)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Glucocorticoids (GCs) are used in the treatment of numerous diseases, and long-term use of GCs causes bone loss. GC receptor activation decreases Bone Mineral Density (BMD) by inhibiting and stimulating osteoblasts and osteoclasts, respectively. GC receptor gene polymorphisms are also associated with increased susceptibility to GCs. The purpose of this study was to assess the relationship between osteoporosis and Glucocorticoid receptor gene (NR3C1) polymorphism in Turkish population.
+Glucocorticoids (GCs) are used in the treatment of numerous diseases, and long-term GC use can cause bone loss. GC receptor activation can decrease bone mineral density (BMD) by inhibiting osteoblast activity and stimulating and osteoclast activity. GC receptor gene polymorphisms have also been associated with increased susceptibility to GCs. The purpose of this study was to assess the relationship between osteoporosis and glucocorticoid receptor gene (NR3C1) polymorphism in a Turkish population.
 Material and methods
 The study group consisted of 232 unrelated patients with osteoporosis and 150 unrelated healthy controls. All participants, patients and healthy controls, were of Turkish origin, from the central region of Turkey. Genomic DNA was isolated from whole venous blood samples using a commercial DNA isolation kit. The NR3C1 BclI gene C/G polymorphism was analyzed by polymerase chain reaction.
 Results
-The frequencies of CC, CG and GG genotypes in the patients were 34.5%, 48.3%, and 17.2% and in the controls were 48.0%, 42.0%, and 10.0%. A statistically significant difference was observed between patients and controls according to genotype frequencies (p=0.01). C and G allele frequencies of C/G polymorphism were 58.6% and 41.4% in patient group and 69.0% and 31.0% in control group (p=0.005).
+The frequencies of CC, CG, and GG genotypes in the patients were 34.5%, 48.3%, and 17.2% and in the controls were 48.0%, 42.0%, and 10.0%. A statistically significant difference in genotype frequencies was observed between patients and controls (p = 0.01). The C and G allele frequencies were 58.6% and 41.4%, respectively, in the patient group and 69.0% and 31.0%, respectively, in the control group (p = 0.005).
 Conclusions
-The NR3C1 BclI gene C/G polymorphism could be one of the genetic factors causing osteoporosis.
+The NR3C1 BclI gene C/G polymorphism may be associated with osteoporosis in the studied Turkish population.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476996795" r:id="rId1"/>
+    <p:sldLayoutId id="2479121247" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Relationship between postmenopausal osteoporosis and glucocorticoid receptor gene (NR3C1) polymorphism in a Turkish population]]></a:t>
+              <a:t><![CDATA[Association between postmenopausal osteoporosis and the glucocorticoid receptor gene (NR3C1) BclI C/G polymorphism in a Turkish population]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>