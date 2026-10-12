--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479121247" r:id="rId1"/>
+    <p:sldLayoutId id="2480864915" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>