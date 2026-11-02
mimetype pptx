--- v6 (2026-10-12)
+++ v7 (2026-11-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480864915" r:id="rId1"/>
+    <p:sldLayoutId id="2482600022" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>