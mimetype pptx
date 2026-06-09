--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320085" r:id="rId1"/>
+    <p:sldLayoutId id="2470056485" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>