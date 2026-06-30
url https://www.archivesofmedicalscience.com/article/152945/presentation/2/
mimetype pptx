--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056485" r:id="rId1"/>
+    <p:sldLayoutId id="2471794362" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>