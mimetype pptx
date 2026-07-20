--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471794362" r:id="rId1"/>
+    <p:sldLayoutId id="2473593569" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>