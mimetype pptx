--- v3 (2026-07-20)
+++ v4 (2026-08-21)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Enlarged perivascular spaces (EPVS) are ubiquitous in the elderly and have insidious onset characteristics. Its correlation with clinical symptoms is easily overlooked and controversial. The related clinical symptoms that EPVS may cause were studied using Meta-analysis.
+Enlarged perivascular spaces (EPVS) are ubiquitous in the elderly and have an insidious onset. Their correlation with clinical symptoms is easily overlooked and controversial. We conducted a meta-analysis to investigate the clinical outcomes associated with EPVS.
 Material and methods
-Relevant studies up to April 2022 were extracted from PubMed, Embase, Cochrane, OVID, and Web of Science. Odds ratios (ORs) and 95% confidence interval (CI) were used to estimate the strength of the correlation.
+Relevant studies published up to April 2022 were extracted from PubMed, Embase, Cochrane, OVID, and Web of Science. Odds ratios (ORs) and 95% confidence intervals (CIs) were used to estimate the strength of the associations.
 Results
-Of the 6622 articles identified, 32 studies were eligible, enrolling a total of 19987 people. EPVS was associated with the risk of cognitive impairment (OR: 1.60, 95 % CI: 1.39- 1.81), motor impairment (OR: 2.24, 95 % CI: 1.22- 3.25), sleep disturbance (OR: 1.81, 95% CI: 1.34-2.28), depressive symptoms (OR: 1.54, 95 % CI: 1.14- 1.95), but was not significantly associated with the occurrence of stroke ( OR: 0.97, 95 % CI: 0.74-1.21). Results of subgroup analysis showed that basal ganglia (BG) EPVS were more associated with cognitive impairment (OR: 2.19, 95% CI: 1.72- 2.65) and sleep disturbance(OR: 1.74, 95 % CI: 1.20- 2.29).
+Of the 6622 articles identified, 32 studies were eligible, including a total of 19,987 people. EPVS were associated with an increased risk of cognitive impairment (OR = 1.60, 95% CI: 1.39–1.81), motor impairment (OR = 2.24, 95% CI: 1.22–3.25), sleep disturbance (OR = 1.81, 95% CI: 1.34–2.28), and depressive symptoms (OR = 1.54, 95% CI: 1.14–1.95), but was not significantly associated with the occurrence of stroke (OR = 0.97, 95% CI: 0.74–1.21). Results of subgroup analysis showed that basal ganglia (BG) EPVS were more strongly associated with cognitive impairment (OR = 2.19, 95% CI: 1.72–2.65) and sleep disturbance (OR = 1.74, 95% CI: 1.20–2.29).
 Conclusions
-Our findings suggested that people with EPVS may be at a greater risk for cognitive impairment, motor impairment, sleep disturbance, and depressive symptoms. This will inform future treatments.
+Our findings suggest that EPVS are associated with cognitive impairment, motor impairment, sleep disturbance, and depressive symptoms. These findings may provide a basis for further investigation of the clinical significance of EPVS.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473593569" r:id="rId1"/>
+    <p:sldLayoutId id="2476315983" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The associations between Enlarged Perivascular Spaces and partial Clinical symptoms: a meta-analysis]]></a:t>
+              <a:t><![CDATA[Associations between enlarged perivascular spaces and clinical manifestations: a meta-analysis]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>