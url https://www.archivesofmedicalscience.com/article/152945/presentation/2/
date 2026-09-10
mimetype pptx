--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476315983" r:id="rId1"/>
+    <p:sldLayoutId id="2478061917" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>