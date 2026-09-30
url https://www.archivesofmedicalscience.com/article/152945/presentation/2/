--- v5 (2026-09-10)
+++ v6 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478061917" r:id="rId1"/>
+    <p:sldLayoutId id="2479822488" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/152945]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2025-2037]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>