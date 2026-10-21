--- v6 (2026-09-30)
+++ v7 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479822488" r:id="rId1"/>
+    <p:sldLayoutId id="2481607135" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>