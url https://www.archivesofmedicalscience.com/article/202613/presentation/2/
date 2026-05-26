--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Mothers of children with special needs face many different responsibilities and struggles while coping with the challenges of daily life. Mothers struggle not only with the care and needs of their children, but also with maintaining their own psychological resilience. In this study, the mediating role of spiritual coping skills in psychological resilience and health beliefs of mothers with children with special needs was investigated.
+Mothers of children with special needs face various responsibilities and challenges in daily life. They not only manage their children’s care and needs but also strive to maintain their own psychological resilience. This study aimed to explore the mediating role of spiritual coping skills in the psychological resilience and health beliefs of these mothers.
 Material and methods
-A cross-sectional descriptive design was used, following STROBE reporting guidelines. The study involved 3000 mothers from eight special education and rehabilitation centers, with 376 mothers selected through proportional stratified random sampling. Data were collected using the ‘Descriptive Characteristics Form’, ‘Maternal Spiritual Coping Scale’, ‘Psychological Resilience Assessment Scale’, and ‘Parental Health Belief Scale’. Descriptive analyses were conducted for demographic data and parameter results, while regression analysis was used to assess relationships between variables, and correlation coefficients were calculated. Data were analyzed using a specialized statistical program.
+A cross-sectional descriptive design was used, following STROBE reporting guidelines. The study involved 3000 mothers from eight special education and rehabilitation centers, with 376 mothers selected through proportional stratified random sampling. Data were collected using the ‘Descriptive Characteristics Form,’ ‘Maternal Spiritual Coping Scale,’ ‘Psychological Resilience Assessment Scale,’ and ‘Parental Health Belief Scale.’ Descriptive analyses were conducted for demographic data and parameter results, while regression analysis was used to assess relationships between variables, and correlation coefficients were calculated. Data were analyzed using a specialized statistical program.
 Results
-Positive correlations were found between the Maternal Spiritual Coping Scale and the Psychological Resilience Assessment Scale (r=0.296, p<0.001), as well as the Parental Health Belief Scale (r=0.309, p<0.001). A positive correlation was also observed between the Psychological Resilience Assessment Scale and the Parental Health Belief Scale (r=0.209, p<0.001).
+Positive correlations were found between the Maternal Spiritual Coping Scale and the Psychological Resilience Assessment Scale (r = 0.296, p < 0.001), as well as the Parental Health Belief Scale (r = 0.309, p < 0.001). A positive correlation was also observed between the Psychological Resilience Assessment Scale and the Parental Health Belief Scale (r = 0.209, p < 0.001).
 Conclusions
-In the study, it was determined that mothers' spiritual coping strategies played an important role in their psychological health and their attitudes towards their children's health problems.
+The study found that mothers’ spiritual coping strategies were associated with their psychological health and their attitudes towards their children’s health problems.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467080040" r:id="rId1"/>
+    <p:sldLayoutId id="2468810310" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Effect of Spiritual Coping Skills on Psychological Resilience and Health Beliefs of Mothers with Children with Special Needs]]></a:t>
+              <a:t><![CDATA[Association of spiritual coping skills with psychological resilience and health beliefs of mothers of children with special needs]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>