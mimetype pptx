--- v1 (2026-05-26)
+++ v2 (2026-07-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468810310" r:id="rId1"/>
+    <p:sldLayoutId id="2471960881" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>