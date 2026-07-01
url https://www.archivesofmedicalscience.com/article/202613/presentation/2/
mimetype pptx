--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471960881" r:id="rId1"/>
+    <p:sldLayoutId id="2471964018" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>