--- v3 (2026-07-01)
+++ v4 (2026-07-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471964018" r:id="rId1"/>
+    <p:sldLayoutId id="2473695798" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>