--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473695798" r:id="rId1"/>
+    <p:sldLayoutId id="2477164423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>