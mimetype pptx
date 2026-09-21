--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477164423" r:id="rId1"/>
+    <p:sldLayoutId id="2478999662" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>