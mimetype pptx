--- v6 (2026-09-21)
+++ v7 (2026-10-11)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478999662" r:id="rId1"/>
+    <p:sldLayoutId id="2480757688" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>