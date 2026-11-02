--- v7 (2026-10-11)
+++ v8 (2026-11-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480757688" r:id="rId1"/>
+    <p:sldLayoutId id="2482602416" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>