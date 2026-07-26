--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -257,55 +257,55 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 This study aimed to analyze the epidemiological trends and burden of osteoarthritis (OA) in the United States (U.S.) from 1990 to 2021 using data from the Global Burden of Disease (GBD) 2021 study, with a focus on sex, age, and geographic disparities.
 Material and methods
-We utilized GBD 2021 data to examine OA incidence, prevalence, years lived with disability (YLDs), and age-standardized rates in U.S., by gender, age group and different states. Decomposition analysis was performed to assess contributions from population growth, aging, and epidemiological changes.
+We used GBD 2021 data to examine OA incidence, prevalence, years lived with disability (YLDs), and age-standardized rates in the U.S., by gender, age group, and different states. Decomposition analysis was performed to assess contributions from population growth, aging, and epidemiological changes.
 Results
-Between 1990 and 2021, OA incidence and prevalence in the U.S. increased by 80.3% and 90.3%, respectively. Female consistently exhibited higher burden than male, with the highest incidence rate in the 55–59 age group. Geographically, California had the highest absolute case numbers, while Pennsylvania showed the highest age-standardized rates. Knee OA contributed most to disability, though hand OA dominated in the oldest populations. Decomposition analysis revealed that population growth (67.55%) was the primary drivers of rising OA incidence.
+Between 1990 and 2021, OA incidence and prevalence in the U.S. increased by 80.3% and 90.3%, respectively. Females consistently exhibited a higher burden than males, with the highest incidence rate in the 55–59 age group. Geographically, California had the highest absolute case numbers, while Pennsylvania showed the highest age-standardized rates. Knee OA contributed most to disability, though hand OA dominated in the oldest populations. Decomposition analysis revealed that population growth (67.55%) was the primary driver of rising OA incidence.
 Conclusions
-The OA burden in the U.S. has risen substantially over the past three decades, with notable disparities by sex, age, and region. Targeted public health strategies addressing prevention, early detection, and equitable healthcare access are urgently needed to mitigate this growing challenge.
+The OA burden in the U.S. has risen substantially over the past three decades, with marked disparities by sex, age, and region. Targeted public health strategies addressing prevention, early detection, and equitable healthcare access are urgently needed to mitigate this growing challenge.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468608742" r:id="rId1"/>
+    <p:sldLayoutId id="2474125249" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Epidemiological trends and burden of osteoarthritis in United States: Insights from the GBD 2021 study]]></a:t>
+              <a:t><![CDATA[Epidemiological trends and burden of osteoarthritis in the United States: insights from the GBD 2021 study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/207710]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1303-1311]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>