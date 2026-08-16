--- v1 (2026-07-26)
+++ v2 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474125249" r:id="rId1"/>
+    <p:sldLayoutId id="2475859102" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>