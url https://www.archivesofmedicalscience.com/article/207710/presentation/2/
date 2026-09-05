--- v2 (2026-08-16)
+++ v3 (2026-09-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475859102" r:id="rId1"/>
+    <p:sldLayoutId id="2477595949" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>