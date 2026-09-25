--- v3 (2026-09-05)
+++ v4 (2026-09-25)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477595949" r:id="rId1"/>
+    <p:sldLayoutId id="2479351957" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>