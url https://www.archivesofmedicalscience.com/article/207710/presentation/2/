--- v4 (2026-09-25)
+++ v5 (2026-10-15)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479351957" r:id="rId1"/>
+    <p:sldLayoutId id="2481084313" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>