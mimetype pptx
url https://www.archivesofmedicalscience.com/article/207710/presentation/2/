--- v5 (2026-10-15)
+++ v6 (2026-11-04)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481084313" r:id="rId1"/>
+    <p:sldLayoutId id="2482819815" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>