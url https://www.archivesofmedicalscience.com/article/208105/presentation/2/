--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -255,55 +255,55 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Therapeutic plasma exchange (TPE) is a widely used extracorporeal blood purification procedure. While its principles are similar across age groups, the technical complexity and risks are heightened in pediatric patients due to unique technical considerations. This study assesses the safety regarding both technical and clinical complications of vascular access and filters of membrane technique TPE performed in a pediatric population at a single center.
+Therapeutic plasma exchange (TPE) is a widely used extracorporeal blood purification procedure. While its principles are similar across age groups, the technical complexity and risks are heightened in pediatric patients due to unique technical considerations. This study assessed the safety regarding both technical and clinical complications of vascular access and membrane-based TPE filters in a pediatric population at a single center.
 Material and methods
 This retrospective cohort study reviewed charts of patients undergoing TPE at a level 3 referral center over 25 years.
 Results
-The study involved 178 patients undergoing a total of 740 procedures during 214 sessions, predominantly using femoral vascular access. The median duration of the entire TPE sessions (treated as a surrogate for catheter lifespan) was 118.5 hours. Technical complications occurred in 20.8% of procedures (31.6% of events), while clinical complications occurred in 4.2% (4.7% of events). Technical complications were nearly five times more frequent than clinical complications, with technical events being 6.7 times more common. The proportion of patients experiencing clinical complications amounted to 15.2%. Logistic regression demonstrated that each additional day of catheter placement increased the probability of technical complications by 3%. Additionally, each year of patient age decreased the likelihood of clinical complications by 8.9%, while Fresh Frozen Plasma (FFP) supplementation within a session increased the probability of clinical complications by 21.6%.
+The study involved 178 patients undergoing a total of 740 procedures during 214 sessions, predominantly using femoral vascular access. The median duration of the entire TPE sessions (treated as a surrogate for catheter lifespan) was 118.5 hours. Technical complications occurred in 20.8% of procedures (31.6% of events), while clinical complications occurred in 4.2% (4.7% of events). Technical complications were nearly five times more frequent than clinical complications, with technical events being 6.7 times more common. The proportion of patients experiencing clinical complications was 15.2%. Logistic regression demonstrated that each additional day of catheter placement increased the probability of technical complications by 3%. Additionally, each year of patient age decreased the likelihood of clinical complications by 8.9%, while fresh frozen plasma (FFP) supplementation within a session increased the probability of clinical complications by 21.6%.
 Conclusions
 Prolonged catheter use increases technical events, while FFP supplementation elevates catheter-related clinical complication risk. Advancing patient age reduces the likelihood of clinical complications, underscoring age-specific safety considerations in pediatric TPE.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467816190" r:id="rId1"/>
+    <p:sldLayoutId id="2469548040" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,151 +567,127 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208105]]></a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...22 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>