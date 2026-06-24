--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469548040" r:id="rId1"/>
+    <p:sldLayoutId id="2471285644" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>