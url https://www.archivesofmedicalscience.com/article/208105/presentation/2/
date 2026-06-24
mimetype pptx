--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471285644" r:id="rId1"/>
+    <p:sldLayoutId id="2471289034" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>