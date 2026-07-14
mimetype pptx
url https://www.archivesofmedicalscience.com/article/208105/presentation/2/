--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471289034" r:id="rId1"/>
+    <p:sldLayoutId id="2473023086" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208105]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1562-1573]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>