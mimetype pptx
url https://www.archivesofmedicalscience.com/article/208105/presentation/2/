--- v4 (2026-07-14)
+++ v5 (2026-08-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473023086" r:id="rId1"/>
+    <p:sldLayoutId id="2476485064" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>