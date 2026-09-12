--- v5 (2026-08-23)
+++ v6 (2026-09-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476485064" r:id="rId1"/>
+    <p:sldLayoutId id="2478230355" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>