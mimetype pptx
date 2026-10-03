--- v6 (2026-09-12)
+++ v7 (2026-10-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478230355" r:id="rId1"/>
+    <p:sldLayoutId id="2480004889" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>