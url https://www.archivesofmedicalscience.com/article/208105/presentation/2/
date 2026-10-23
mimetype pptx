--- v7 (2026-10-03)
+++ v8 (2026-10-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480004889" r:id="rId1"/>
+    <p:sldLayoutId id="2481741748" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>