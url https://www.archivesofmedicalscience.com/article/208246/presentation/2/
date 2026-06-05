--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467976599" r:id="rId1"/>
+    <p:sldLayoutId id="2469720137" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>