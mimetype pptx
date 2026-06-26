--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469720137" r:id="rId1"/>
+    <p:sldLayoutId id="2471465379" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>