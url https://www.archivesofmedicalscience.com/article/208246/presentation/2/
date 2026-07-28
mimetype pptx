--- v2 (2026-06-26)
+++ v3 (2026-07-28)
@@ -257,55 +257,55 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 Identifying new drug targets is essential for improving breast cancer survival. The proteome provides a rich source for potential therapeutic targets. This study aimed to identify protein markers and therapeutic targets for breast cancer by using proteome-wide Mendelian randomization (MR).
 Material and methods
-Protein quantitative trait loci (pQTL) data were obtained from four large-scaled proteomic studies, including 17,267 circulating protein markers. Genetic associations with breast cancer survival were derived from a large-scale GWAS meta-analysis (37,954 cases, 2,900 deaths). Proteome-wide MR was performed to assess the association between proteins and breast cancer survival, complemented by single-cell expression analysis to identify enriched cell types. Protein-protein interactions (PPI) and druggability assessments were also conducted to prioritize therapeutic targets.
+Protein quantitative trait loci (pQTL) data were obtained from four large-scale proteomic studies, including 17,267 circulating protein markers. Genetic associations with breast cancer survival were derived from a large-scale GWAS meta-analysis (37,954 cases, 2,900 deaths). Proteome-wide MR was performed to estimate causal effects of proteins on breast cancer survival, complemented by single-cell expression analysis to identify enriched cell types. Protein-protein interactions (PPI) and druggability assessments were also conducted to prioritize therapeutic targets.
 Results
-Gene prediction levels for 27 proteins were found to be associated with breast cancer survival. Among these, eight proteins (ADAM15, CD83, SH3BGRL3, SNCG, ANXA1, GRHPR, ALDH2, and MTHFD2) showed the strongest evidence of association, while four proteins (ARG2, RPL14, NFU1, and TXNL4B) demonstrated a strong but slightly weaker correlation. Notably, SH3BGRL3, GRHPR, ARG2, RPL14, NFU1, and TXNL4B were newly identified as circulating protein markers significantly associated with breast cancer prognosis. Druggability revealed that 13 of these proteins were already targeted by existing drugs, offering potential for breast cancer treatment.
+Genetically predicted circulating levels of 27 proteins were found to be associated with breast cancer survival. Among these, eight proteins (ADAM15, CD83, SH3BGRL3, SNCG, ANXA1, GRHPR, ALDH2, and MTHFD2) showed the strongest evidence of association, while four proteins (ARG2, RPL14, NFU1, and TXNL4B) demonstrated a strong but slightly weaker correlation. Notably, SH3BGRL3, GRHPR, ARG2, RPL14, NFU1, and TXNL4B were newly identified as circulating protein markers significantly associated with breast cancer prognosis. Druggability analysis revealed that 13 of these proteins were already targeted by existing drugs, offering potential for breast cancer treatment.
 Conclusions
-We identified 27 genes associated with overall and subtype-specific breast cancer survival, providing potential prognostic biomarkers and therapeutic targets, and offering new avenues for improving breast cancer management.
+We identified 27 genes encoding proteins associated with overall and subtype-specific breast cancer survival, providing potential prognostic biomarkers and therapeutic targets, and offering new avenues for improving breast cancer management.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471465379" r:id="rId1"/>
+    <p:sldLayoutId id="2474273105" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Plasma Proteome-Genome Integration Reveals Novel Protein Biomarkers and Drug Targets Linked to Breast Cancer Survival]]></a:t>
+              <a:t><![CDATA[Plasma proteome–genome integration reveals novel protein biomarkers and therapeutic targets linked to breast cancer survival]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208246]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1678-1687]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>