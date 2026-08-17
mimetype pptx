--- v3 (2026-07-28)
+++ v4 (2026-08-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474273105" r:id="rId1"/>
+    <p:sldLayoutId id="2476012163" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>