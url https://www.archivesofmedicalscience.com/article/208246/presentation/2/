--- v4 (2026-08-17)
+++ v5 (2026-09-07)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476012163" r:id="rId1"/>
+    <p:sldLayoutId id="2477841556" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>