--- v5 (2026-09-07)
+++ v6 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477841556" r:id="rId1"/>
+    <p:sldLayoutId id="2481227630" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>