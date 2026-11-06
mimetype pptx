--- v6 (2026-10-17)
+++ v7 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481227630" r:id="rId1"/>
+    <p:sldLayoutId id="2482964990" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>