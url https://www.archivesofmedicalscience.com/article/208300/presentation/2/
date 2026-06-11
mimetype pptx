--- v0 (2026-05-22)
+++ v1 (2026-06-11)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468482520" r:id="rId1"/>
+    <p:sldLayoutId id="2470222623" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>