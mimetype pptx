--- v1 (2026-06-11)
+++ v2 (2026-07-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470222623" r:id="rId1"/>
+    <p:sldLayoutId id="2471959975" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>