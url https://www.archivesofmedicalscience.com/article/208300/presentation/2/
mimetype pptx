--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471959975" r:id="rId1"/>
+    <p:sldLayoutId id="2471964114" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>