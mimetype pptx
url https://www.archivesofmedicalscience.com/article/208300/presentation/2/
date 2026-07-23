--- v3 (2026-07-01)
+++ v4 (2026-07-23)
@@ -255,55 +255,55 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Health-related communication and Shared Decision Making (SDM) are crucial elements of patient-centered care. Multiple studies have showed that the decision-making process is often far from ideal, where an ideal process involves the patient being active, understanding their treatment options, and expressing preferences clearly, while the physician has sufficient time and willingness to share knowledge and involve the patient in the decision-making process. The aim of this review was to identify the key barriers and facilitators influencing the adoption of Shared Decision Making (SDM) approach from both the physician’s and patient’s perspectives in primary healthcare in relation to the 5-step model of SDM.
+Health-related communication and shared decision-making (SDM) are crucial elements of patient-centered care. The aim of this review was to identify the key barriers and facilitators influencing the adoption of an SDM approach from both the physician’s and patient’s perspectives in primary healthcare in relation to the 5-step model of SDM.
 Material and methods
-A scoping review of resources published within the last five years was conducted in June 2024 on the basis of PRISMA-ScR. Specific barriers hindering the adoption of SDM were identified, which can arise at any of the five steps.
+A scoping review of resources published within the last 5 years was conducted in June 2024 in accordance with PRISMA-ScR guidelines. Specific barriers hindering the adoption of SDM were identified, which can arise at any of the five steps.
 Results
-The most common barriers include: time constraints and physician’s workload, lack of SDM culture and tradition, paternalistic model of healthcare, patients’ passive attitude and belief they are unable to make decisions. SDM facilitators include: trust, use of educational materials by physicians, belief that SDM will lead to better treatment outcomes, and training in communication for physicians.
+The most common barriers include: time constraints and physician’s workload, lack of SDM culture and tradition, paternalistic model of healthcare, and patients’ passive attitude and belief they are unable to make decisions. SDM facilitators include: trust, use of educational materials by physicians, belief that SDM will lead to better treatment outcomes, and training in communication for physicians. 
 Conclusions
 Despite the challenges to public health, action should be taken to overcome these barriers, given the well-established benefits of SDM, although this will require time and necessary adaptations.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471964114" r:id="rId1"/>
+    <p:sldLayoutId id="2473835819" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Shared Decision Making in primary care: barriers and facilitators from the physician's and patient's perspective—a scoping review.]]></a:t>
+              <a:t><![CDATA[Shared decision-making in primary care: barriers and facilitators from the physician’s and patient’s perspectives: a scoping review]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208300]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1249-1258]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>