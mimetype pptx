--- v4 (2026-07-23)
+++ v5 (2026-08-15)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473835819" r:id="rId1"/>
+    <p:sldLayoutId id="2475844944" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>