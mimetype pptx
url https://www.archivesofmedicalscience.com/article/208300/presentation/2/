--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475844944" r:id="rId1"/>
+    <p:sldLayoutId id="2477595902" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>