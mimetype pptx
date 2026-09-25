--- v6 (2026-09-05)
+++ v7 (2026-09-25)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477595902" r:id="rId1"/>
+    <p:sldLayoutId id="2479349026" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>