--- v7 (2026-09-25)
+++ v8 (2026-10-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479349026" r:id="rId1"/>
+    <p:sldLayoutId id="2481729860" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>