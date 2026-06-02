--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467707699" r:id="rId1"/>
+    <p:sldLayoutId id="2469440700" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">