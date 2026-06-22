--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469440700" r:id="rId1"/>
+    <p:sldLayoutId id="2471181846" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>