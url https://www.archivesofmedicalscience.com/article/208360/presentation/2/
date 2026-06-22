--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471181846" r:id="rId1"/>
+    <p:sldLayoutId id="2471185410" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>