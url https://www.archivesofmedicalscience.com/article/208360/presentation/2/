--- v3 (2026-06-22)
+++ v4 (2026-07-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471185410" r:id="rId1"/>
+    <p:sldLayoutId id="2472924744" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>