--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472924744" r:id="rId1"/>
+    <p:sldLayoutId id="2474659973" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>