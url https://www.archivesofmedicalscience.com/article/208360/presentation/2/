--- v5 (2026-08-02)
+++ v6 (2026-09-09)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Traditional longitudinal epidemiological investigations have demonstrated an association between appendectomy and the cumulative incidence of Colorectal cancer(CRC). However, there is a paucity of evidence for a causal linkage between Appendectomy and CRC from alternative methodologies.
+Traditional longitudinal epidemiological investigations have demonstrated an association between appendectomy and the cumulative incidence of colorectal cancer (CRC). However, there is a paucity of evidence for a causal relationship between appendectomy and CRC from alternative methodologies.
 Material and methods
-We extracted summary statistics for CRC, appendectomy, 1,400 metabolites, and 91 inflammatory proteins from the largest European ancestry genome-wide association studies (GWAS) and the FinnGen. Using two-sample bidirectional Mendelian randomization (MR), we explored the causal relationship between appendectomy and CRC. Moreover, we employed a two-step MR approach to identify metabolites and inflammatory proteins that mediatie the effects of appendectomy on CRC risk and analyzed their potential mediator variables. Furthermore, we utilized the significant single nucleotide polymorphisms (SNPs) associated with the risk of CRC due to appendectomy, searched for the nearest genes in the FinnGen, and explored the relationship between these genes and the prognosis of CRC patients by analyzing transcriptomic data from The Cancer Genome Atlas (TCGA) and Gene Expression Omnibus (GEO).
+We extracted summary statistics for CRC, appendectomy, 1,400 metabolites, and 91 inflammatory proteins from the largest European ancestry genome-wide association studies (GWAS) and the FinnGen study. Using two-sample bidirectional Mendelian randomization (MR), we explored the potential causal relationship between genetic liability to appendectomy and CRC. Moreover, we employed a two-step MR approach to identify metabolites and inflammatory proteins that may mediate the effects of genetic liability to appendectomy on CRC risk and analyzed their potential mediator variables. Furthermore, we used the significant single nucleotide polymorphisms (SNPs) associated with the risk of CRC due to appendectomy, searched for the nearest genes in the FinnGen, and explored the relationship between these genes and CRC prognosis by analyzing transcriptomic data from The Cancer Genome Atlas (TCGA) and Gene Expression Omnibus (GEO).
 Results
-Two-sample MR analysis revealed a significant causal effect of appendectomy on the increased risk of CRC. Two-step MR analysis identified carnitine and interleukin-13 (IL-13) as key mediators in the positive causal relationship between appendectomy and CRC. Survival analysis showed that the upregulation of HLX and OSR1 expression is positively correlated with poor prognosis in CRC patients.
+Two-sample MR analysis revealed evidence supporting a potential causal effect of genetic liability to appendectomy on an increased risk of CRC. Two-step MR analysis identified carnitine and interleukin-13 (IL-13) as key mediators potentially involved in the positive causal relationship between genetic liability to appendectomy and CRC. Survival analysis showed that upregulation of HLX and OSR1 expression is positively correlated with poor prognosis in CRC patients.
 Conclusions
-This MR investigation substantiates the causal impact of appendectomy on colorectal cancer, with carnitine and IL-13 acting as partial mediators of this effect.
+This MR investigation provides evidence supporting a potential causal relationship between genetic liability to appendectomy and CRC, with carnitine and IL-13 potentially acting as partial mediators of this effect.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474659973" r:id="rId1"/>
+    <p:sldLayoutId id="2477992560" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Dissecting the Impact of Appendectomy on Colorectal Cancer through Metabolites and Inflammatory Proteins: A Mendelian Randomization Study]]></a:t>
+              <a:t><![CDATA[Dissecting the potential impact of appendectomy on colorectal cancer through metabolites and inflammatory proteins: a Mendelian randomization study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>