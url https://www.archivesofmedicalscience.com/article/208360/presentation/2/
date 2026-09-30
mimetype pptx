--- v6 (2026-09-09)
+++ v7 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477992560" r:id="rId1"/>
+    <p:sldLayoutId id="2479752676" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208360]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2123-2132]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>