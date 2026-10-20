--- v7 (2026-09-30)
+++ v8 (2026-10-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479752676" r:id="rId1"/>
+    <p:sldLayoutId id="2481487700" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>