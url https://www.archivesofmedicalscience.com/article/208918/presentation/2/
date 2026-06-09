--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320080" r:id="rId1"/>
+    <p:sldLayoutId id="2470056430" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>