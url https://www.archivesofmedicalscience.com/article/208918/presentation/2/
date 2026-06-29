--- v1 (2026-06-09)
+++ v2 (2026-06-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056430" r:id="rId1"/>
+    <p:sldLayoutId id="2471791690" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>