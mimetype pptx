--- v2 (2026-06-29)
+++ v3 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471791690" r:id="rId1"/>
+    <p:sldLayoutId id="2471794296" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>