--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471794296" r:id="rId1"/>
+    <p:sldLayoutId id="2473605358" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>