--- v4 (2026-07-20)
+++ v5 (2026-08-20)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-This study aimed to evaluate the serum levels of γ-Klotho and fibroblast growth factor 2 (FGF2) in patients with pressure ulcers.
+This study aimed to evaluate the serum levels of -Klotho and fibroblast growth factor 2 (FGF2) in patients with pressure ulcers.
 Material and methods
-Patients aged ≥18 years receiving care from Home Health Services were included. The case group consisted of individuals with stage 2–4 pressure ulcers, while the control group comprised patients without ulcers, matched for age or gender. Sociodemographic characteristics, medical device usage, and nutritional status were assessed for all participants. In the case group, additional data regarding ulcer site, stage, number, and dimensions were collected. Serum levels of γ-Klotho and FGF2 were measured using the ELISA method.
+Patients aged ≥ 18 years receiving care from Home Health Care Services were included. The case group consisted of individuals with stage 2–4 pressure ulcers, while the control group comprised patients without ulcers, matched for age and sex. Sociodemographic characteristics, medical device usage, and nutritional status were assessed for all participants. In the case group, additional data regarding ulcer site, stage, number, and dimensions were collected. Serum levels of -Klotho and FGF2 were measured using ELISA.
 Results
-A total of 80 participants were enrolled (40 (50.0%) in each group). FGF2 level was 220.8 [26.8] pg/mL in the case group and 219.1 [29.1] pg/mL in the control group (p=0.577). Similarly, γ-Klotho was 1448.4 [158.6] pg/mL in the case group and 1421.3 [232.8] pg/mL in the control group (p=0.453). Conversely, a significant correlation was observed between γ-Klotho and FGF2 levels in the case group (p = 0.048), whereas no such association was found in the control group (p = 0.164). Additionally, FGF2 levels were positively associated with the number, width, and length of the wounds (p=0.003, p=0.007, and p=0.012, respectively), while a negative correlation was observed between γ-Klotho levels and wound duration (p=0.026).
+A total of 80 participants were enrolled (40 (50.0%) in each group). The median FGF2 level was 220.8 [IQR 26.8] pg/ml in the case group and 219.1 [29.1] pg/ml in the control group (p = 0.577). Similarly, the median -Klotho level was 1448.4 [158.6] pg/ml in the case group and 1421.3 [232.8] pg/ml in the control group (p = 0.453). Additionally, a significant correlation was observed between -Klotho and FGF2 levels in the case group (p = 0.048), whereas no such association was found in the control group (p = 0.164). Furthermore, FGF2 levels were positively associated with the number, width, and length of the wounds (p = 0.003, p = 0.007, and p = 0.012, respectively), while a negative correlation was observed between -Klotho levels and wound duration (p = 0.026).
 Conclusions
-Although serum levels did not differ between groups, the exclusive correlation between γ-Klotho and FGF2 in the pressure ulcer group may indicate a role in chronic wound processes, warranting further investigation.
+Although serum levels did not differ between groups, the exclusive correlation between -Klotho and FGF2 in the pressure ulcer group suggests a potential association with chronic wound characteristics, warranting further investigation.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473605358" r:id="rId1"/>
+    <p:sldLayoutId id="2476244480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Serum γ-Klotho and Fibroblast Growth Factor-2 Levels in Patients with Pressure Ulcers]]></a:t>
+              <a:t><![CDATA[Serum γ-Klotho and fibroblast growth factor-2 levels in patients with pressure ulcers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>