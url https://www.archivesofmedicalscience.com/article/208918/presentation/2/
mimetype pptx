--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476244480" r:id="rId1"/>
+    <p:sldLayoutId id="2477979098" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>