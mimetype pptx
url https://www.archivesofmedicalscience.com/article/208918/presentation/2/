--- v6 (2026-09-09)
+++ v7 (2026-09-29)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-This study aimed to evaluate the serum levels of -Klotho and fibroblast growth factor 2 (FGF2) in patients with pressure ulcers.
+This study aimed to evaluate the serum levels of γ-Klotho and fibroblast growth factor 2 (FGF2) in patients with pressure ulcers.
 Material and methods
-Patients aged ≥ 18 years receiving care from Home Health Care Services were included. The case group consisted of individuals with stage 2–4 pressure ulcers, while the control group comprised patients without ulcers, matched for age and sex. Sociodemographic characteristics, medical device usage, and nutritional status were assessed for all participants. In the case group, additional data regarding ulcer site, stage, number, and dimensions were collected. Serum levels of -Klotho and FGF2 were measured using ELISA.
+Patients aged ≥ 18 years receiving care from Home Health Care Services were included. The case group consisted of individuals with stage 2–4 pressure ulcers, while the control group comprised patients without ulcers, matched for age and sex. Sociodemographic characteristics, medical device usage, and nutritional status were assessed for all participants. In the case group, additional data regarding ulcer site, stage, number, and dimensions were collected. Serum levels of γ-Klotho and FGF2 were measured using ELISA.
 Results
-A total of 80 participants were enrolled (40 (50.0%) in each group). The median FGF2 level was 220.8 [IQR 26.8] pg/ml in the case group and 219.1 [29.1] pg/ml in the control group (p = 0.577). Similarly, the median -Klotho level was 1448.4 [158.6] pg/ml in the case group and 1421.3 [232.8] pg/ml in the control group (p = 0.453). Additionally, a significant correlation was observed between -Klotho and FGF2 levels in the case group (p = 0.048), whereas no such association was found in the control group (p = 0.164). Furthermore, FGF2 levels were positively associated with the number, width, and length of the wounds (p = 0.003, p = 0.007, and p = 0.012, respectively), while a negative correlation was observed between -Klotho levels and wound duration (p = 0.026).
+A total of 80 participants were enrolled (40 (50.0%) in each group). The median FGF2 level was 220.8 [IQR 26.8] pg/ml in the case group and 219.1 [29.1] pg/ml in the control group (p = 0.577). Similarly, the median γ-Klotho level was 1448.4 [158.6] pg/ml in the case group and 1421.3 [232.8] pg/ml in the control group (p = 0.453). Additionally, a significant correlation was observed between γ-Klotho and FGF2 levels in the case group (p = 0.048), whereas no such association was found in the control group (p = 0.164). Furthermore, FGF2 levels were positively associated with the number, width, and length of the wounds (p = 0.003, p = 0.007, and p = 0.012, respectively), while a negative correlation was observed between γ-Klotho levels and wound duration (p = 0.026).
 Conclusions
-Although serum levels did not differ between groups, the exclusive correlation between -Klotho and FGF2 in the pressure ulcer group suggests a potential association with chronic wound characteristics, warranting further investigation.
+Although serum levels did not differ between groups, the exclusive correlation between γ-Klotho and FGF2 in the pressure ulcer group suggests a potential association with chronic wound characteristics, warranting further investigation.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477979098" r:id="rId1"/>
+    <p:sldLayoutId id="2479741546" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/208918]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2211-2219]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>