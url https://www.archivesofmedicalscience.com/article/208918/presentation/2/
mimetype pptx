--- v7 (2026-09-29)
+++ v8 (2026-10-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479741546" r:id="rId1"/>
+    <p:sldLayoutId id="2481477015" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>