--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467634189" r:id="rId1"/>
+    <p:sldLayoutId id="2469365097" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -629,91 +629,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -739,51 +739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>