--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469365097" r:id="rId1"/>
+    <p:sldLayoutId id="2471110709" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -629,91 +629,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -739,51 +739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>