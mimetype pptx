--- v2 (2026-06-22)
+++ v3 (2026-07-27)
@@ -255,58 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Ovarian cancer is the eighth most common cancer in women, and is an important source of cancer-related mortality, particularly in developed countries. Scientific studies show that hypertension may play a significant role in the initiation of cancer. Therefore, we carried out the first meta-analysis to comprehensively examine the association between hypertension and ovarian cancer risk.
+Ovarian cancer is the eighth most common cancer among women and an important cause of cancer-related mortality, particularly in high-income countries. Scientific studies show that hypertension may play a significant role in the initiation of cancer. Therefore, we conducted the first meta-analysis to comprehensively examine the association between hypertension and ovarian cancer risk.
 Material and methods
-We performed a literature search of all of the observational studies published as original articles from inception to July 2024 and we searched the following databases: PubMed, EMBASE and Cochrane Library. Finally, we included ten full-text cohort and case-control studies addressing the effect of hypertension on ovarian cancer in this meta-analysis. The our study was preregistered with the PROSPERO:CRD42024565574 and followed the PRISMA statement. Effect size was presented as risk ratios(RRs). Heterogeneity test evaluation was performed using Cochran’s Q test and I2 statistics.
+We performed a literature search of all of the observational studies published as original articles from inception to July 2024, and we searched the following electronic databases: PubMed, Embase, and Cochrane Library. Finally, we included ten full-text cohort and case-control studies addressing the effect of hypertension on ovarian cancer in this meta-analysis. Our study was preregistered with International Prospective Register of Systematic Reviews (PROSPERO CRD42024565574) and followed the PRISMA statement. Effect size was presented as risk ratios (RRs) and 95% confidence intervals (CIs). Heterogeneity test evaluation was performed using Cochran’s Q test and I2 statistics.
 Results
-The meta-analysis included a total of 2,497,898 women. There was a statistically significant association (RR=1.10,1.02–1.23, p<0.011) between hypertension and ovarian cancer risk. 
-Subgroup analysis showed that parity may significantly reduce the ovarian cancer risk, which was higher among woman who had never given birth (RR=1.43,p<0.002), while a body mass index >25 increased the risk of ovarian cancer (RR=1.12,p<0.001).
+The meta-analysis included a total of 2,497,898 women. There was a statistically significant association (RR = 1.10, 95% CI: 1.02–1.23, p < 0.011) between hypertension and ovarian cancer risk. Subgroup analysis showed that parity may significantly reduce the ovarian cancer risk, which was higher among women who had never given birth (RR = 1.43, p < 0.0025), while a body mass index (BMI) > 25 kg/m2 increased the risk of ovarian cancer (RR = 1.12, p < 0.0001).
 Conclusions
-Findings of this comprehensive review and meta-analysis indicate that hypertension is associated with higher overall risk of ovarian cancer. The data presented in our study are novel, but from a future perspective, we hope that this meta-analysis will encourage researchers to conduct further studies to assess the effect of hypertension on ovarian cancer.
+The findings of this comprehensive review and meta-analysis indicate that hypertension is associated with higher overall risk of ovarian cancer. While the present data provide novel evidence, further prospective studies are needed to elucidate the association between hypertension and ovarian cancer risk.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -342,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471110709" r:id="rId1"/>
+    <p:sldLayoutId id="2474140270" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -448,52 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hypertension and Ovarian Cancer Risk: a Meta-Analysis of Observational Studies 
-with 2,497,898 participants]]></a:t>
+              <a:t><![CDATA[Hypertension and ovarian cancer risk: a meta-analysis of observational studies]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -590,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/210330]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1609-1617]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -739,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>