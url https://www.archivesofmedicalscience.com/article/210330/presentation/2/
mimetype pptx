--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474140270" r:id="rId1"/>
+    <p:sldLayoutId id="2475978709" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>