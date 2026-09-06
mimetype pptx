--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475978709" r:id="rId1"/>
+    <p:sldLayoutId id="2477718361" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>