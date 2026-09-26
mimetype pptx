--- v5 (2026-09-06)
+++ v6 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477718361" r:id="rId1"/>
+    <p:sldLayoutId id="2479471130" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>