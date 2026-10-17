--- v6 (2026-09-26)
+++ v7 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479471130" r:id="rId1"/>
+    <p:sldLayoutId id="2481246324" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>