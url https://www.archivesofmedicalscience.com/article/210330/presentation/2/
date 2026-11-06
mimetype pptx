--- v7 (2026-10-17)
+++ v8 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481246324" r:id="rId1"/>
+    <p:sldLayoutId id="2482981530" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>