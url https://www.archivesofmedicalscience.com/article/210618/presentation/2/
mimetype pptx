--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468320080" r:id="rId1"/>
+    <p:sldLayoutId id="2470056430" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>