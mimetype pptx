--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470056430" r:id="rId1"/>
+    <p:sldLayoutId id="2471794896" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>