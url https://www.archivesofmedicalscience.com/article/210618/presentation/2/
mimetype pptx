--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471794896" r:id="rId1"/>
+    <p:sldLayoutId id="2473593549" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>