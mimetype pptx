--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473593549" r:id="rId1"/>
+    <p:sldLayoutId id="2476997231" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>