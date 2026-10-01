--- v4 (2026-08-29)
+++ v5 (2026-10-01)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Metabolic dysfunction-associated steatotic liver disease (MASLD) is intricately linked to gut microbiota dysbiosis and is influenced by Traditional Chinese Medicine (TCM) constitution theory. This study explores the fecal microbiota composition in MASLD patients with varied TCM constitutions to unravel the molecular mechanisms underlying the disease.
+Metabolic dysfunction-associated steatotic liver disease (MASLD) is intricately linked to gut microbiota dysbiosis and has been associated with different traditional Chinese medicine (TCM) constitution types. This study explored the fecal microbiota composition in MASLD patients to investigate the associations underlying the disease.
 Material and methods
-In this study, 51 MASLD patients and 46 healthy controls were classified into seven TCM constitution groups based on high-throughput sequencing of fecal samples. Analyses were conducted to compare microbial communities, metabolite profiles, and metabolic pathways among these constitution groups. The relationships between specific microbiota and biochemical indicators were evaluated using LEfSe and Spearman correlation analyses.
+In this study, 51 MASLD patients and 46 healthy controls were classified into seven TCM constitution groups based on high-throughput sequencing of fecal samples. Analyses were conducted to compare microbial communities, metabolite profiles, and metabolic pathways among these constitution groups. The relationships between specific microbiota and biochemical indicators were evaluated using linear discriminant analysis (LDA) effect size (LEfSe) and Spearman correlation analyses.
 Results
 MASLD patients exhibited reduced fecal microbiota diversity compared to healthy controls, with significant variations in microbial structure among TCM constitution groups. The damp-heat constitution (DHC) and phlegm-dampness constitution (PDC) groups displayed enriched populations of specific microbial species, distinct bacterial taxa, and unique metabolite profiles. Multiple significant pathways related to amino acid, fatty acid, and carbohydrate metabolism were identified through metabolic pathway enrichment analysis. Significant correlations were observed between specific microbial taxa and biochemical indicators such as triglycerides, total cholesterol, alanine aminotransferase (ALT), and aspartate aminotransferase (AST).
 Conclusions
-This study highlights the close association between alterations in gut microbiota, TCM constitution differences, and MASLD progression. The findings suggest that changes in microbial diversity and metabolite profiles may play a crucial role in MASLD pathogenesis. The identification of constitution-specific microbial variations provides promising targets for personalized interventions and treatment strategies for MASLD.
+This study highlights the close association between alterations in gut microbiota, TCM constitution differences, and MASLD progression. The findings suggest that changes in microbial diversity and metabolite profiles may contribute to MASLD pathogenesis. The identification of constitution-specific microbial may provide insights into personalized intervention strategies for MASLD.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476997231" r:id="rId1"/>
+    <p:sldLayoutId id="2479878496" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Metabolic Insights into Non-Alcoholic Fatty Liver Disease: Impact of Gut Microbiota and TCM Constitutions]]></a:t>
+              <a:t><![CDATA[Metabolic insights into metabolic dysfunction-associated steatotic liver disease: the impact of gut microbiota and TCM constitutions]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/210618]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2098-2113]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>