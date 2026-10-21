--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479878496" r:id="rId1"/>
+    <p:sldLayoutId id="2481632587" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>