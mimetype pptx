--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467634362" r:id="rId1"/>
+    <p:sldLayoutId id="2469366449" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>