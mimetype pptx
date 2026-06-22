--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469366449" r:id="rId1"/>
+    <p:sldLayoutId id="2471102708" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>