--- v2 (2026-06-22)
+++ v3 (2026-07-27)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-There are numerous publications confirming the involvement of neutrophils in the pathomechanism of atherosclerosis. The aim of this study was to determine the effects of flavonoids (quercetin and luteolin) and vitamin C on neutrophil extracellular trap (NET) formation and regulation of NET markers, including circulating free DNA (cfDNA) and myeloperoxidase (MPO). Additionally, we assessed the expression of NADPH oxidase complex subunits and superoxide anion generation in neutrophils.
+Neutrophils have been implicated in the pathogenesis of atherosclerosis in multiple studies. This study aimed to determine the effects of flavonoids (quercetin and luteolin) and vitamin C on neutrophil extracellular trap (NET) formation and regulation of NET markers, including circulating cell-free DNA (cfDNA) and myeloperoxidase (MPO). Additionally, we assessed the expression of NADPH oxidase complex subunits and superoxide anion generation in neutrophils.
 Material and methods
 Whole blood samples were collected from patients with atherosclerosis. Neutrophils were stimulated with lipopolysaccharide (LPS), and the effects of flavonoids and vitamin C on NET release, NADPH oxidase subunit expression (p47phox, p67phox, Rac1), and superoxide production were evaluated.
 Results
-Atherosclerotic patients showed increased NETosis, with elevated NET release, MPO, and cfDNA levels. Expression of NADPH oxidase subunits p47phox and p67phox, as well as superoxide anion generation, were significantly higher compared to controls. LPS further enhanced these effects. Treatment with quercetin, luteolin, and vitamin C reduced NET formation, NADPH oxidase expression, and superoxide production in stimulated neutrophils.
+Atherosclerotic patients showed increased NETosis, with elevated NET release, MPO, and cfDNA levels. Expression of NADPH oxidase subunits p47phox and p67phox and superoxide anion generation were significantly higher compared to controls. LPS further enhanced these effects. Treatment with quercetin, luteolin, and vitamin C reduced NET formation, NADPH oxidase expression, and superoxide production in stimulated neutrophils.
 Conclusions
-Flavonoids and vitamin C modulate NET generation by affecting NADPH oxidase activity and reactive oxygen species production, suggesting potential therapeutic use in atherosclerosis. Further and more detailed analysis could allow for the potential application of these compounds as adjunctive therapy in the treatment of atherosclerosis.
+Flavonoids and vitamin C modulate NET formation, likely by affecting NADPH oxidase activity and reactive oxygen species production, suggesting potential anti-inflammatory effects relevant to atherosclerosis. Further studies are warranted to evaluate the potential application of these compounds as adjunctive therapy in the treatment of atherosclerosis.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471102708" r:id="rId1"/>
+    <p:sldLayoutId id="2474129434" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Beneficial Effects of Antioxidants in Regulating NET Generation Within the Course of Atherosclerosis]]></a:t>
+              <a:t><![CDATA[Beneficial effects of antioxidants on neutrophil extracellular trap formation in atherosclerosis]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/213753]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1640-1652]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>