--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474129434" r:id="rId1"/>
+    <p:sldLayoutId id="2475927462" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>