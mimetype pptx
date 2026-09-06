--- v4 (2026-08-16)
+++ v5 (2026-09-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475927462" r:id="rId1"/>
+    <p:sldLayoutId id="2477674701" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>