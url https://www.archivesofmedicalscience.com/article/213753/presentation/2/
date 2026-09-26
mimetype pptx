--- v5 (2026-09-06)
+++ v6 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477674701" r:id="rId1"/>
+    <p:sldLayoutId id="2479409785" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>