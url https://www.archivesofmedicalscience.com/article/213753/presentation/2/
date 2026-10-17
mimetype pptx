--- v6 (2026-09-26)
+++ v7 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479409785" r:id="rId1"/>
+    <p:sldLayoutId id="2481212199" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>