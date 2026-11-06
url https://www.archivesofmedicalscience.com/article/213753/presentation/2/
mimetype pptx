--- v7 (2026-10-17)
+++ v8 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481212199" r:id="rId1"/>
+    <p:sldLayoutId id="2482951393" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>