--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467726250" r:id="rId1"/>
+    <p:sldLayoutId id="2469458633" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>