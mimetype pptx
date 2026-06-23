--- v1 (2026-06-02)
+++ v2 (2026-06-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469458633" r:id="rId1"/>
+    <p:sldLayoutId id="2471192984" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>