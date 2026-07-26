--- v2 (2026-06-23)
+++ v3 (2026-07-26)
@@ -259,53 +259,53 @@
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 Urological cancers pose a significant global health burden. Alterations in immunoglobulin G(IgG) N-glycosylation are implicated in cancer pathogenesis, but their causal role remains unclear. This study aimed to explore the potential causal associations between 77 specific IgG N-glycan traits (IGPs) and the risks of bladder, kidney, and prostate cancer.
 Material and methods
 We conducted a two-sample Mendelian randomization (MR) study using summary-level data. Genetic instruments for IGPs were obtained from a genome-wide association study (GWAS) of European descent. Outcome data were sourced from the FinnGen consortium. The inverse-variance weighted (IVW) method was the primary analysis, supplemented by multiple sensitivity analyses (MR-Egger, weighted median, MR-PRESSO, and MR-RAPS). The Steiger test was used to confirm causal direction.
 Results
-After a strict false discovery rate (FDR) correction, one association remained statistically significant. Using the IVW method, genetically predicted higher levels of IGP23 were significantly associated with a decreased risk of bladder cancer (OR = 0.78, P = 4.7e-04, FDR = 0.037). Thirteen other nominal associations (P < 0.05) were also identified, suggesting potential risk or protective factors for urological cancers (e.g., IGP10 for prostate cancer; IGP52, IGP73 for kidney cancer), although these did not withstand multiple testing correction. Sensitivity analyses indicated no significant directional pleiotropy.
+After false discovery rate (FDR) correction, one association remained statistically significant. Using the IVW method, genetically predicted higher levels of IGP23 were significantly associated with a decreased risk of bladder cancer (OR = 0.78, p = 4.7e-04, FDR = 0.037). Thirteen additional nominal associations (p < 0.05) were observed for urological cancers (e.g., IGP10 for prostate cancer; IGP52, IGP73 for kidney cancer), although these did not withstand multiple testing correction. Sensitivity analyses showed no evidence of directional pleiotropy.
 Conclusions
-Our study provides robust genetic evidence for a causal protective effect of the IgG N-glycan trait IGP23 on the risk of bladder cancer. While other nominal associations require further investigation, our findings highlight IGP23 as a key candidate for future mechanistic research and potential biomarker development in bladder cancer.
+Our study provides evidence supporting a potential causal association between the IgG N-glycan trait IGP23 and the risk of bladder cancer. Other nominal associations require further investigation. These findings highlight IGP23 as a candidate for future mechanistic and translational research in bladder cancer.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471192984" r:id="rId1"/>
+    <p:sldLayoutId id="2474053999" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Exploring the Causal Role of IgG N-Glycosylation in Urological Cancers: A Two-Sample Mendelian Randomization Study Using European Ancestry Datasets]]></a:t>
+              <a:t><![CDATA[Exploring the potential causal role of IgG N-glycosylation in urological cancers: a two-sample Mendelian randomization study using European ancestry datasets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/214288]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1738-1747]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>