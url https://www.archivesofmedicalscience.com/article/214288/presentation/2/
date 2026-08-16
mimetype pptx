--- v3 (2026-07-26)
+++ v4 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474053999" r:id="rId1"/>
+    <p:sldLayoutId id="2475937878" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>