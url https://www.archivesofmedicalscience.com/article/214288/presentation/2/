--- v4 (2026-08-16)
+++ v5 (2026-09-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475937878" r:id="rId1"/>
+    <p:sldLayoutId id="2477674702" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>