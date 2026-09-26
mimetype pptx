--- v5 (2026-09-06)
+++ v6 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477674702" r:id="rId1"/>
+    <p:sldLayoutId id="2479420833" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>