--- v6 (2026-09-26)
+++ v7 (2026-10-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479420833" r:id="rId1"/>
+    <p:sldLayoutId id="2481160517" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>