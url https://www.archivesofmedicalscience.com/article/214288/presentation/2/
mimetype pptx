--- v7 (2026-10-16)
+++ v8 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481160517" r:id="rId1"/>
+    <p:sldLayoutId id="2482992511" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>