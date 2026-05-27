--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -335,51 +335,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467198854" r:id="rId1"/>
+    <p:sldLayoutId id="2468935662" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -621,91 +621,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -731,51 +731,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>