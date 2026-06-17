--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -335,51 +335,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468935662" r:id="rId1"/>
+    <p:sldLayoutId id="2470670692" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -621,91 +621,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -731,51 +731,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>