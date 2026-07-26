--- v2 (2026-06-17)
+++ v3 (2026-07-26)
@@ -254,53 +254,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Manuscripts on hepatitis E virus (HEV) epidemiology in Poland listed in Pubmed were analyzed in the context of current clinical and biological knowladge and epidemiological data from other regions of Europe and the world.
-[...1 lines deleted...]
-Presented results encourage to improve availability of HEV diagnostics, to increase of physicians’ awareness and taking into account HEV infection as an etiological factor of numerous diseases. Preventive measures, especially in risk groups and research on the clinical significance of HEV and on effective therapeutic management should be considered.]]></a:t>
+              <a:t><![CDATA[Manuscripts on hepatitis E virus (HEV) epidemiology in Poland indexed in PubMed were analyzed in the context of current clinical and biological knowledge and epidemiological data from other regions of Europe and worldwide. The analyzed data indicate a high frequency of IgG HEV in Poland compared to other European countries and parts of the world, on average exceeding 40%. In some regions, almost 60% of the population has evidence of prior infection. It has been estimated based on the frequency of acute phase markers that at least 113,000 residents may acquire HEV infection annually. These findings support the need to improve availability of HEV diagnostics, increase physicians’ awareness, and take into account HEV infection as an etiological factor of numerous diseases. Preventive measures, especially in high-risk groups, as well as further research on the clinical significance of HEV and on effective therapeutic management, should be considered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -335,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470670692" r:id="rId1"/>
+    <p:sldLayoutId id="2474118189" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -441,51 +439,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Hepatits E virus (HEV) as a new challenge in Poland based on narrative review of epidemiological and clinical data]]></a:t>
+              <a:t><![CDATA[Hepatitis E virus (HEV) as an emerging challenge in Poland: a narrative review of epidemiological and clinical data]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -582,130 +580,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/214289]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1275-1291]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -731,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>