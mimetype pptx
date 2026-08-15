--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474118189" r:id="rId1"/>
+    <p:sldLayoutId id="2475847993" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -619,91 +619,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -729,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>