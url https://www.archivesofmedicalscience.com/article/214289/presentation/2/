--- v4 (2026-08-15)
+++ v5 (2026-09-05)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475847993" r:id="rId1"/>
+    <p:sldLayoutId id="2477606568" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -619,91 +619,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -729,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>