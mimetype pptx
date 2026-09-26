--- v5 (2026-09-05)
+++ v6 (2026-09-26)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477606568" r:id="rId1"/>
+    <p:sldLayoutId id="2479446966" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -619,91 +619,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -729,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>