--- v6 (2026-09-26)
+++ v7 (2026-10-16)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479446966" r:id="rId1"/>
+    <p:sldLayoutId id="2481185903" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -619,91 +619,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -729,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>