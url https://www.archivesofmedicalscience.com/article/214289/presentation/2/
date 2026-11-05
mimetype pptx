--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481185903" r:id="rId1"/>
+    <p:sldLayoutId id="2482923606" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -619,91 +619,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -729,51 +729,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>