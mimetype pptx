--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467694188" r:id="rId1"/>
+    <p:sldLayoutId id="2469433446" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>