--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469433446" r:id="rId1"/>
+    <p:sldLayoutId id="2471168916" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>