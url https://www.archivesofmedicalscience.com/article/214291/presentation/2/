--- v2 (2026-06-22)
+++ v3 (2026-07-27)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Previous studies suggest an association between herpes virus infections and idiopathic pulmonary fibrosis (IPF), but the causal relationship remains largely unclear. We used bidirectional Mendelian randomization (MR) to investigate the causal effect of crucial antibodies against herpes virus on IPF.
+Previous studies have suggested an association between herpesvirus infections and idiopathic pulmonary fibrosis (IPF), but the causal relationship remains largely unclear. We used bidirectional Mendelian randomization (MR) to investigate the associations between genetically predicted antibody responses to herpesviruses and IPF risk.
 Material and methods
-The data for different antibodies against herpes simplex virus (HSV), cytomegalovirus (CMV), and Epstein-Barr virus (EBV) were obtained from the IEU GWAS database (https://gwas.mrcieu.ac.uk/datasets/), and the data for IPF were obtained from the Finngen GWAS database (https://r7.finngen.fi/). We selected eligible single nucleotide polymorphisms (SNPs) from summary-level data of GWAS as instrumental variables. The Generalized Summary data-based MR (GSMR) method was used as the main analysis method, complemented by inverse-variance weighted (IVW), MR-Egger, and weighted median analyses. Sensitivity analyses were conducted to check the robustness of the MR results, and reverse MR analyses were performed to assess the presence of reverse causality.
+The data for different antibodies against herpes simplex virus (HSV), cytomegalovirus (CMV), and Epstein-Barr virus (EBV) were obtained from the IEU GWAS database (https://gwas.mrcieu.ac.uk/datasets/), and the data for IPF were obtained from the FinnGen GWAS database (https://r7.finngen.fi/). We selected eligible single nucleotide polymorphisms (SNPs) from summary-level data of GWAS as instrumental variables. The generalized summary data-based MR (GSMR) method was used as the main analysis method, complemented by inverse-variance weighted (IVW), MR-Egger, and weighted median analyses. Sensitivity analyses were conducted to check the robustness of the MR results, and reverse MR analyses were performed to assess potential reverse causation.
 Results
-We found that the levels of antibodies against the EBV viral capsid antigen (VCA) p18 were associated with an increased risk of IPF. GSMR and IVW results indicate that anti-EBV IgG levels were significantly negatively associated with IPF. Sensitivity analyses confirmed the robustness of our results.
+Genetically predicted antibody responses to EBV viral capsid antigen (VCA) p18 were associated with IPF risk. However, GSMR and IVW results indicated that anti-EBV IgG levels were significantly negatively associated with IPF. Sensitivity analyses suggested limited influence of horizontal pleiotropy.
 Conclusions
-Our results indicate that EBV infection increases the risk of IPF. Our findings enhance the understanding of the etiology of IPF. Targeting EBV infection may aid in the prevention and treatment of IPF.
+Genetically predicted EBV-related immune responses show heterogeneous associations with IPF risk. These findings suggest a potential role of EBV-related immune mechanisms in IPF, although causal interpretation should be made cautiously. Further studies are needed to clarify underlying biological mechanisms.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471168916" r:id="rId1"/>
+    <p:sldLayoutId id="2474159041" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Epstein-Barr virus infection is causally associated with idiopathic pulmonary fibrosis: a bidirectional Mendelian randomization study]]></a:t>
+              <a:t><![CDATA[Epstein-Barr virus-related antibody traits and idiopathic pulmonary fibrosis: a bidirectional Mendelian randomization study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/214291]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1811-1821]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>