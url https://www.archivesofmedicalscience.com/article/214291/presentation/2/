--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474159041" r:id="rId1"/>
+    <p:sldLayoutId id="2475917554" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>