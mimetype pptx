--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475917554" r:id="rId1"/>
+    <p:sldLayoutId id="2477655944" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>