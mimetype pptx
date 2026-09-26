--- v5 (2026-09-05)
+++ v6 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477655944" r:id="rId1"/>
+    <p:sldLayoutId id="2479409810" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">