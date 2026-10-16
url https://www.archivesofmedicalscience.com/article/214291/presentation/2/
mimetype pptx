--- v6 (2026-09-26)
+++ v7 (2026-10-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479409810" r:id="rId1"/>
+    <p:sldLayoutId id="2481151948" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>