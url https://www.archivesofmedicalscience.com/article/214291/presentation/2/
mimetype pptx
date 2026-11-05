--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481151948" r:id="rId1"/>
+    <p:sldLayoutId id="2482899579" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>