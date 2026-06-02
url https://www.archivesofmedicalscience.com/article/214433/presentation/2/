--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467683402" r:id="rId1"/>
+    <p:sldLayoutId id="2469418348" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>