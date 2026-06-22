--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469418348" r:id="rId1"/>
+    <p:sldLayoutId id="2471156407" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>