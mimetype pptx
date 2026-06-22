--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471156407" r:id="rId1"/>
+    <p:sldLayoutId id="2471160380" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>