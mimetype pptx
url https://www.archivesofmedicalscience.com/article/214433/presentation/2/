--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -257,51 +257,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 Prostate cancer (PCa) is a leading malignancy in men, yet the roles of many candidate regulators remain unclear. Neuroblastoma breakpoint family member 1 (NBPF1) has been implicated as a tumor suppressor in other cancers; however, its function and clinical relevance in PCa remain undefined.
 Material and methods
-NBPF1 expression was examined in tissue microarrays (TMAs) comprising 77 PCa tumors and 73 normal prostate tissues using immunohistochemistry, and its correlation with clinicopathological features and outcomes was assessed. NBPF1 gain- and loss-of-function models were established in PCa cell lines (LNCaP, DU145, PC3, 22RV1) and compared with RWPE-1 cells. Proliferation (CCK-8, EdU, colony formation), migration/invasion (wound healing, Transwell), and protein expression (qRT-PCR, Western blot) were assessed. In vivo oncogenic effects were evaluated using PC3 xenografts (N=5 per group). RNA-seq of NBPF1-silenced PC3 cells, and KEGG analysis, was used to identify downstream pathways.
+NBPF1 expression was examined in tissue microarrays (TMAs) comprising 77 PCa tumors and 73 normal prostate tissues using immunohistochemistry, and its correlation with clinicopathological features and outcomes was assessed. NBPF1 gain- and loss-of-function models were established in PCa cell lines (LNCaP, DU145, PC3, 22RV1) and compared with RWPE-1 cells. Proliferation (CCK-8, EdU, colony formation), migration/invasion (wound healing, Transwell), and protein expression (qRT-PCR, Western blot) were assessed. In vivo oncogenic effects were evaluated using PC3 xenografts (n = 5 per group). RNA-seq of NBPF1-silenced PC3 cells, as well as KEGG analysis, was used to identify downstream pathways.
 Results
 NBPF1 was markedly downregulated in PCa compared with normal prostate, and low expression was associated with adverse features (e.g., higher Gleason grade) and poorer prognosis. NBPF1 overexpression suppressed proliferation, migration, and invasion, whereas NBPF1 knockdown had the opposite effects. In mice, NBPF1 loss accelerated tumor growth. Transcriptomic profiling implicated the PI3K/AKT signaling pathway as a key downstream pathway; concordantly, NBPF1 loss increased p-AKT and elevated MMP2/MMP9 expression, while NBPF1 overexpression reduced pathway activation and protease expression.
 Conclusions
 NBPF1 functions as a tumor suppressor in PCa, inhibiting progression at least partly through modulation of the PI3K/AKT pathway. NBPF1 may serve as a prognostic biomarker and a potential therapeutic target in prostate cancer.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471160380" r:id="rId1"/>
+    <p:sldLayoutId id="2472896233" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/214433]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1748-1773]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>