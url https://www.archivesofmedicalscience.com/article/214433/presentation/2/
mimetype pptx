--- v4 (2026-07-12)
+++ v5 (2026-07-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472896233" r:id="rId1"/>
+    <p:sldLayoutId id="2472899974" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>