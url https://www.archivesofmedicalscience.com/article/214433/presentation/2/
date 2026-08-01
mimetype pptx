--- v5 (2026-07-12)
+++ v6 (2026-08-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472899974" r:id="rId1"/>
+    <p:sldLayoutId id="2474635461" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>