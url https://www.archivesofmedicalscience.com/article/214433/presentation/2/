--- v6 (2026-08-01)
+++ v7 (2026-08-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474635461" r:id="rId1"/>
+    <p:sldLayoutId id="2476377122" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>