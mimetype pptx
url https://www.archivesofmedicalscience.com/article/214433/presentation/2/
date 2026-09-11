--- v7 (2026-08-22)
+++ v8 (2026-09-11)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476377122" r:id="rId1"/>
+    <p:sldLayoutId id="2478128306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>