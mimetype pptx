--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478128306" r:id="rId1"/>
+    <p:sldLayoutId id="2479862976" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>