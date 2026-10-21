--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479862976" r:id="rId1"/>
+    <p:sldLayoutId id="2481607090" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>