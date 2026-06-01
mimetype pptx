--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467635079" r:id="rId1"/>
+    <p:sldLayoutId id="2469365095" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>