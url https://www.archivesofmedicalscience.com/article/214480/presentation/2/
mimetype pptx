--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469365095" r:id="rId1"/>
+    <p:sldLayoutId id="2471102655" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>