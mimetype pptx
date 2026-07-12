--- v2 (2026-06-22)
+++ v3 (2026-07-12)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Sarcopenia is increasingly linked to metabolic dysregulation, including dyslipidemia. The low-density lipoprotein cholesterol with apolipoprotein B (LDL-C/ApoB) ratio (LAR), reflecting cholesterol content per atherogenic lipoprotein particle, may serve as a novel biomarker for sarcopenia risk. This study aimed to investigate the association between LAR and sarcopenia using data from the National Health and Nutrition Examination Survey (NHANES).
+Sarcopenia is increasingly linked to metabolic dysregulation, including dyslipidemia. The low-density lipoprotein cholesterol with apolipoprotein B (LDL-C/ApoB) ratio (LAR), reflecting cholesterol content per atherogenic lipoprotein particle, may serve as a novel biomarker for sarcopenia risk. This study aimed to investigate the association between LAR and sarcopenia using data from the National Health and Nutrition Examination Survey (NHANES).
 Material and methods
 Data from NHANES cycles 2011–2016 were analyzed between July 2024 and February 2025. Sarcopenia was defined using dual-energy X-ray absorptiometry (DXA)-derived appendicular lean mass (ALM) standardized to body mass index (BMI). Multivariable logistic regression, restricted cubic spline (RCS) regression analysis, subgroup analysis, and interaction tests were applied to evaluate the relationship between LAR and sarcopenia, adjusting for covariates.
 Results
-A negative correlation between LAR and sarcopenia was observed in 3,235 participants included in the study (OR = 0.399, 95% CI: 0.224–0.712, p = 0.007), which was further confirmed to be non-linear via RCS regression analysis (pnon-linear = 0.037), with one significant inflection point identified, and participants with LAR ≥ 1.268 demonstrated a significantly reduced risk of sarcopenia. Subgroup analyses and interaction tests indicated that the association between LAR and sarcopenia remained consistent across different subgroups and was not modified by other covariates.
+A negative correlation between LAR and sarcopenia was observed in 3,235 participants included in the study (OR = 0.399, 95% CI: 0.224–0.712, p = 0.007), which was further confirmed to be non-linear via RCS regression analysis (pnon-linear = 0.037), with one significant inflection point identified, and participants with LAR ≥ 1.268 demonstrated a significantly reduced risk of sarcopenia. Subgroup analyses and interaction tests indicated that the association between LAR and sarcopenia remained consistent across different subgroups and was not modified by other covariates.
 Conclusions
-Elevated LAR is significantly associated with lower sarcopenia risk, suggesting its potential role as a biomarker for muscle health. Further studies are needed to elucidate underlying mechanisms and validate these findings prospectively.
+Elevated LAR is significantly associated with lower sarcopenia risk, suggesting its potential role as a biomarker for muscle health. Further studies are needed to elucidate underlying mechanisms and validate these findings prospectively.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471102655" r:id="rId1"/>
+    <p:sldLayoutId id="2472842283" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The association of low-density lipoprotein cholesterol with apolipoprotein B ratio and sarcopenia: a cross-sectional study]]></a:t>
+              <a:t><![CDATA[The association of low-density lipoprotein cholesterol with apolipoprotein B ratio and sarcopenia: a cross-sectional study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/214480]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1326-1334]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>