--- v3 (2026-07-12)
+++ v4 (2026-07-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472842283" r:id="rId1"/>
+    <p:sldLayoutId id="2472845642" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>