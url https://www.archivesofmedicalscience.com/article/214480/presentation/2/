--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472845642" r:id="rId1"/>
+    <p:sldLayoutId id="2474586660" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>