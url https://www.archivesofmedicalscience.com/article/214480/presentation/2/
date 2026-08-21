--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474586660" r:id="rId1"/>
+    <p:sldLayoutId id="2476315948" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>