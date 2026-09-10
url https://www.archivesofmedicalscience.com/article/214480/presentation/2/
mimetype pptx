--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476315948" r:id="rId1"/>
+    <p:sldLayoutId id="2478086753" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>