--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478086753" r:id="rId1"/>
+    <p:sldLayoutId id="2479878465" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>