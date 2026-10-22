--- v8 (2026-10-01)
+++ v9 (2026-10-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479878465" r:id="rId1"/>
+    <p:sldLayoutId id="2481710352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>