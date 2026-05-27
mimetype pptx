--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467205065" r:id="rId1"/>
+    <p:sldLayoutId id="2468935668" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>