--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468935668" r:id="rId1"/>
+    <p:sldLayoutId id="2470670637" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>