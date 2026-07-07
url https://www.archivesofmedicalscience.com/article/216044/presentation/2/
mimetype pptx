--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Coronary artery calcification (CAC) is a risk factor for cardiovascular disease (CVD). The association between serum total bile acid (TBA) concentration and CAC has not been investigated, even though bile acid may act as a mediator between gut microbiota and CVD. We examined this relationship in a general Chinese population.
+Coronary artery calcification (CAC) is a risk factor for cardiovascular disease (CVD). The association between serum total bile acid (TBA) concentration and CAC has not been investigated, even though bile acid may act as a mediator between gut microbiota and CVD. We examined this relationship in a general Chinese population.
 Material and methods
 This cross-sectional study included 2133 people who underwent computed tomography (CT) scans for lung cancer screening between 2018 and 2020. Information on medical history, laboratory test results, and demographics was collected from medical records. CAC was assessed on non-gated chest CT images. Multivariable logistic regression analysis and restricted triple spline analysis were applied to examine the correlation between TBA and CAC risk.
 Results
-CACs were detected in 426 of 2133 participants. Participants with higher TBA concentrations had a considerably higher prevalence of CAC (33.4% in the fourth quartile and 11.5% in the first quartile, p < 0.001). TBA was closely associated with CAC, as determined by multivariable logistic regression analysis (OR = 1.05, 95% CI: 1.00–1.10). The fourth TBA quartile was significantly associated with a high incidence of CAC in the general population (OR = 1.76, 95% CI: 1.02–3.06), in older adults (OR = 1.66, 95% CI: 1.03–2.68), and in subjects without diabetes (OR = 1.62, 95% CI: 1.07–2.45) or hypertension (OR = 1.74, 95% CI: 1.16–2.63) when compared to the first TBA quartile.
+CACs were detected in 426 of 2133 participants. Participants with higher TBA concentrations had a considerably higher prevalence of CAC (33.4% in the fourth quartile and 11.5% in the first quartile, p < 0.001). TBA was closely associated with CAC, as determined by multivariable logistic regression analysis (OR = 1.05, 95% CI: 1.00–1.10). The fourth TBA quartile was significantly associated with a high incidence of CAC in the general population (OR = 1.76, 95% CI: 1.02–3.06), in older adults (OR = 1.66, 95% CI: 1.03–2.68), and in subjects without diabetes (OR = 1.62, 95% CI: 1.07–2.45) or hypertension (OR = 1.74, 95% CI: 1.16–2.63) when compared to the first TBA quartile.
 Conclusions
-A substantial and positive correlation was found between elevated TBA and CAC. The causal relationship between TBA and CAC risk should be investigated in longitudinal studies.
+A substantial and positive correlation was found between elevated TBA and CAC. The causal relationship between TBA and CAC risk should be investigated in longitudinal studies.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470670637" r:id="rId1"/>
+    <p:sldLayoutId id="2472405965" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Serum total bile acids are associated with coronary artery calcification as assessed by non gated chest computed tomography: a multicenter study]]></a:t>
+              <a:t><![CDATA[Serum total bile acids are associated with coronary artery calcification as assessed by non‑gated chest computed tomography: a multicenter study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/216044]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1381-1388]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>