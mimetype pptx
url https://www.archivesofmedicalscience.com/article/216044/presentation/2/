--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472405965" r:id="rId1"/>
+    <p:sldLayoutId id="2474229718" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>