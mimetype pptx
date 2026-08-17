--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474229718" r:id="rId1"/>
+    <p:sldLayoutId id="2475960204" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>