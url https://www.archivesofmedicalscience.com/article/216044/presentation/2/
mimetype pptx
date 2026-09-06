--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475960204" r:id="rId1"/>
+    <p:sldLayoutId id="2477695315" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>