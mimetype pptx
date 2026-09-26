--- v6 (2026-09-06)
+++ v7 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477695315" r:id="rId1"/>
+    <p:sldLayoutId id="2479437036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>