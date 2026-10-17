--- v7 (2026-09-26)
+++ v8 (2026-10-17)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479437036" r:id="rId1"/>
+    <p:sldLayoutId id="2481227629" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>