--- v8 (2026-10-17)
+++ v9 (2026-11-06)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481227629" r:id="rId1"/>
+    <p:sldLayoutId id="2482964989" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>