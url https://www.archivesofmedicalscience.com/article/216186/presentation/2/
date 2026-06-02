--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467694181" r:id="rId1"/>
+    <p:sldLayoutId id="2469426178" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>