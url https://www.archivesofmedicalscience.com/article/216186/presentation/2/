--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469426178" r:id="rId1"/>
+    <p:sldLayoutId id="2471162301" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>