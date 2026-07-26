--- v2 (2026-06-22)
+++ v3 (2026-07-26)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Breast cancer (BC) is the most common malignancy among women worldwide. Although observational studies have linked carnitine-related metabolites (CRMs) to BC, causal inference has been limited by confounding and reverse causality. This study utilized Mendelian randomization (MR) analysis to investigate the potential causal link between CRMs and BC.
+Breast cancer (BC) is the most common malignancy among women worldwide. Although observational studies have linked carnitine-related metabolites (CRMs) to BC, causal inference has been limited by confounding and reverse causality. This study used Mendelian randomization (MR) analysis to investigate the potential causal link between CRMs and BC.
 Material and methods
-MR analysis was conducted using the Cancer Genome Atlas-BC and CRM-related datasets to explore the causal relationship between CRMs and BC. Variants were screened based on criteria encompassing genome-wide significance (p < 5×10⁻⁸), independence (r² < 0.001, kb=10000), and sufficient strength (F-statistic > 10). Various MR techniques, including Inverse-Variance Weighted, MR-Egger, simple mode, weighted mode, and weighted median approaches, were applied to assess these causal associations. Single-cell RNA sequencing (scRNA-seq) was employed to investigate the expression and biological functions of biomarkers linked to metabolites.
+MR analysis was conducted using the Cancer Genome Atlas-BC and CRM-related datasets to explore the potential causal relationship between CRMs and BC. Variants were screened based on criteria encompassing genome-wide significance (p < 5×10–8), independence (r² < 0.001, kb=10000), and sufficient strength (F-statistic > 10). Various MR techniques, including inverse-variance weighted, MR-Egger, simple mode, weighted mode, and weighted median approaches, were applied to assess these potential causal associations. Single-cell RNA sequencing (scRNA-seq) was employed to investigate the expression and biological functions of biomarkers linked to metabolites.
 Results
-The MR analysis revealed a significant causal relationship between elevated levels of octanoylcarnitine and decanoylcarnitine and an increased risk of BC. Functional enrichment analysis identified 12 candidate genes associated with these metabolites, which are involved in fatty acid β-oxidation (FAO) pathways. ScRNA-seq analysis revealed eight distinct cell subpopulations, with macrophages exhibiting the highest intercellular communication. Six biomarkers were identified as potential contributors to BC development: ACADM, FNIP2, RAPGEF2, RABGGTB, PPID, and ST6GALNAC3.
+The MR analysis suggested that genetically predicted elevated levels of octanoylcarnitine and decanoylcarnitine were associated with increased risk of BC. Functional enrichment analysis identified 12 candidate genes associated with these metabolites, which are involved in fatty acid -oxidation (FAO) pathways. ScRNA-seq analysis revealed eight distinct cell subpopulations, with macrophages exhibiting the highest intercellular communication. Six biomarkers were identified as potential contributors to BC development: ACADM, FNIP2, RAPGEF2, RABGGTB, PPID, and ST6GALNAC3.
 Conclusions
-This study identifies octanoylcarnitine and decanoylcarnitine as significant causal risk factors for BC, linked to dysregulated FAO. Integration of single-cell transcriptomics revealed six CRM-associated biomarkers and their dynamic expression within tumor microenvironments. These findings provide novel candidates for BC diagnosis and personalized therapy, warranting further validation.
+This study provides evidence supporting potential causal associations between octanoylcarnitine and decanoylcarnitine and BC risk. Integrative single-cell transcriptomics revealed six CRM-associated biomarkers and their dynamic expression within tumor microenvironments. Additional experimental and clinical studies are needed to validate these observations and clarify their biological and translational relevance.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471162301" r:id="rId1"/>
+    <p:sldLayoutId id="2474041635" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Evaluating the Causal Relationship Between Carnitine-Related Metabolites and Breast Cancer: A Mendelian Randomization and Transcriptomic Analysis]]></a:t>
+              <a:t><![CDATA[Evaluating the potential causal relationship between carnitine-related metabolites and breast cancer: a Mendelian randomization and transcriptomic analysis]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -588,130 +588,130 @@
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/216186]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Arch Med Sci 2026;22(3)]]></a:t>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1688-1705]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>