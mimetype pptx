--- v3 (2026-07-26)
+++ v4 (2026-08-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474041635" r:id="rId1"/>
+    <p:sldLayoutId id="2475917060" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>