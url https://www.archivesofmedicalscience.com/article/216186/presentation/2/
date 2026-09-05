--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475917060" r:id="rId1"/>
+    <p:sldLayoutId id="2477666091" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>