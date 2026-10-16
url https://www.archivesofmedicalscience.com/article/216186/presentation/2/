--- v5 (2026-09-05)
+++ v6 (2026-10-16)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477666091" r:id="rId1"/>
+    <p:sldLayoutId id="2481151947" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>