--- v6 (2026-10-16)
+++ v7 (2026-11-05)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481151947" r:id="rId1"/>
+    <p:sldLayoutId id="2482888571" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>