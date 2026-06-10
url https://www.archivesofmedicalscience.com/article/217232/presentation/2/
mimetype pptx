--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468395052" r:id="rId1"/>
+    <p:sldLayoutId id="2470130525" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>