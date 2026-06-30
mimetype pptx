--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470130525" r:id="rId1"/>
+    <p:sldLayoutId id="2471869625" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>