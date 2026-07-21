--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471869625" r:id="rId1"/>
+    <p:sldLayoutId id="2473635878" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>