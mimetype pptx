--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473635878" r:id="rId1"/>
+    <p:sldLayoutId id="2477074438" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>