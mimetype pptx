--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477074438" r:id="rId1"/>
+    <p:sldLayoutId id="2478824186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>