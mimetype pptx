--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478824186" r:id="rId1"/>
+    <p:sldLayoutId id="2480566433" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>