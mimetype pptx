--- v6 (2026-10-09)
+++ v7 (2026-11-02)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-To evaluate potential causal links among circulating inflammatory factors, deep learning–derived brain structural phenotypes (unimodal deep imaging phenotypes, UDIPs), and epilepsy using Mendelian randomization (MR).
+The aim of the study was to evaluate potential causal links among circulating inflammatory factors, deep learning–derived brain structural phenotypes (unimodal deep imaging phenotypes – UDIPs), and epilepsy using Mendelian randomization (MR).
 Material and methods
-We leveraged genome-wide association study (GWAS) summary statistics for 512 UDIPs derived from whole-brain MRI, 91 circulating inflammatory factors, and epilepsy. Two-sample MR was used to systematically estimate: (i) the effects of inflammatory factors on epilepsy, (ii) the effects of inflammatory factors on UDIPs, and (iii) the effects of UDIPs on epilepsy. We further applied two-step MR to explore whether UDIPs may mediate the effects of inflammatory factors on epilepsy. Robustness was assessed using heterogeneity tests, pleiotropy evaluation, and sensitivity analyses.
+We used genome-wide association study (GWAS) summary statistics for 512 UDIPs derived from whole-brain MRI, 91 circulating inflammatory factors, and epilepsy. Two-sample MR was used to systematically estimate: (i) the effects of inflammatory factors on epilepsy, (ii) the effects of inflammatory factors on UDIPs, and (iii) the effects of UDIPs on epilepsy. We further applied two-step MR to explore whether UDIPs may mediate the associations between inflammatory factors and epilepsy. Robustness was assessed using heterogeneity tests, pleiotropy evaluation, and sensitivity analyses.
 Results
-Several inflammatory factors showed significant associations with epilepsy risk. Genetically predicted higher levels of CCL23, CXCL11, FGF5, GDNF, and VEGFA were associated with increased epilepsy risk, whereas higher LIFR and OPG were associated with reduced risk. MR analyses also identified multiple T1- and T2-weighted UDIP dimensions associated with epilepsy in opposite directions, indicating heterogeneous structural signatures linked to epilepsy liability (e.g., T1 dimension 76 showed a positive association, while other dimensions were inversely associated). Two-step MR suggested that, for selected pathways, UDIPs may account for part of the association between inflammatory factors and epilepsy, consistent with partial mediation. These findings were broadly consistent across heterogeneity, pleiotropy, and sensitivity analyses.
+Several inflammatory factors showed significant associations with epilepsy risk. Genetically predicted higher levels of CCL23, CXCL11, FGF5, GDNF, and VEGFA were associated with increased epilepsy risk, whereas higher levels of LIFR and OPG were associated with reduced risk. MR analyses also identified multiple T1- and T2-weighted UDIP dimensions associated with epilepsy in opposite directions, indicating heterogeneous structural signatures linked to epilepsy liability (e.g., T1 dimension 76 showed a positive association, while other dimensions were inversely associated). Two-step MR suggested that, for selected pathways, UDIPs may partly explain the associations between inflammatory factors and epilepsy, consistent with partial mediation. These findings were broadly consistent across heterogeneity, pleiotropy, and sensitivity analyses.
 Conclusions
-These findings implicate specific inflammatory factors and MRI-derived structural phenotypes in epilepsy susceptibility and suggest that brain structural features may partly lie on pathways linking inflammation to epilepsy, informing biomarker discovery and therapeutic prioritization.
+These findings implicate specific inflammatory factors and MRI-derived structural phenotypes in epilepsy susceptibility and suggest that brain structural features may partly lie on pathways linking inflammation to epilepsy, providing potential insights for biomarker discovery and therapeutic prioritization.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480566433" r:id="rId1"/>
+    <p:sldLayoutId id="2482621596" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Deciphering the Interplay Between Inflammatory Factors and Brain Structural Features in Epilepsy]]></a:t>
+              <a:t><![CDATA[Deciphering the interplay between inflammatory factors and brain structural features in epilepsy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>