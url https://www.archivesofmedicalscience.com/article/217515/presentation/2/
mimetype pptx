--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468399803" r:id="rId1"/>
+    <p:sldLayoutId id="2470143005" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>