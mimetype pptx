--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470143005" r:id="rId1"/>
+    <p:sldLayoutId id="2470145341" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>