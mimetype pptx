--- v2 (2026-06-10)
+++ v3 (2026-07-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470145341" r:id="rId1"/>
+    <p:sldLayoutId id="2471881834" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>