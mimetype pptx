--- v3 (2026-07-01)
+++ v4 (2026-07-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471881834" r:id="rId1"/>
+    <p:sldLayoutId id="2473640140" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>