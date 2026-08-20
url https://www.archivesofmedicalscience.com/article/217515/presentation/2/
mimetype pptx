--- v4 (2026-07-21)
+++ v5 (2026-08-20)
@@ -255,55 +255,55 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Artificial intelligence (AI) based large language models (LLMs) are promising tools for clinical decision support, but their reliability in specialized fields like nephrology is still uncertain. ChatGPT and Claude represent distinct AI architectures with potentially different clinical utilities. We aimed to compare the diagnostic accuracy, treatment recommendations, and overall clinical utility of these two AI models in managing real life difficult nephrology cases.
+Artificial intelligence (AI)-based large language models (LLMs) are promising tools for clinical decision support, but their clinical performance in specialized fields such as nephrology is still uncertain. ChatGPT and Claude represent distinct AI architectures with potentially different clinical utilities. We aimed to compare the diagnostic accuracy, treatment recommendations, and overall clinical utility of these two AI models in managing real-life difficult nephrology cases.
 Material and methods
-Twenty-two real nephrology cases from a tertiary care university hospital were presented to both models, covering disorders such as glomerulonephritis, acute kidney injury, vasculitis, and transplant complications. Each model’s output was assessed for diagnostic accuracy, risk evaluation, test recommendations, and treatment planning. Three independent nephrologists evaluated the responses using the Quality Assessment of Medical Information (QAMAI) and Global Quality Score (GQS) tools. Statistical comparisons were performed using the Wilcoxon signed-rank test, with p<0.05 considered significant.
+Twenty-two real nephrology cases from a tertiary care university hospital were presented to both models, covering disorders such as glomerulonephritis, acute kidney injury, vasculitis, and transplant complications. Each model’s output was assessed for diagnostic accuracy, risk evaluation, test recommendations, and treatment planning. Three independent nephrologists evaluated the responses using the Quality Assessment of Medical Information (QAMAI) and Global Quality Score (GQS) tools. Statistical comparisons were performed using the Wilcoxon signed-rank test, with p < 0.05 considered significant.
 Results
-Claude achieved higher diagnostic accuracy than ChatGPT (4.59 ± 0.41 vs. 4.36 ± 0.48; p=0.048), whereas ChatGPT scored better in clarity (4.63 ± 0.30 vs. 4.32 ± 0.29; p=0.002). No significant differences were found in relevance, completeness, usefulness, or source citation. Overall QAMAI scores were comparable between the two models (ChatGPT: 23.72 ± 1.46; Claude: 23.39 ± 1.43; p=0.371). Inter-rater reliability ranged from moderate to good, with the highest agreement observed for ChatGPT’s GQS.
+Claude achieved higher diagnostic accuracy than ChatGPT (4.59 ±0.41 vs. 4.36 ±0.48; p = 0.048), whereas ChatGPT scored better in clarity (4.63 ±0.30 vs. 4.32 ±0.29; p = 0.002). No significant differences were found in relevance, completeness, usefulness, or source citation. Overall QAMAI scores were comparable between the two models (ChatGPT: 23.72 ±1.46; Claude: 23.39 ±1.43; p = 0.371). Inter-rater reliability ranged from moderate to good, with the highest agreement observed for ChatGPT’s GQS.
 Conclusions
 Both ChatGPT and Claude demonstrate notable potential as decision-support tools in nephrology. Claude provided slightly higher diagnostic accuracy, while ChatGPT offered greater clarity. Despite these promising results, clinical judgment remains essential when interpreting LLM-generated suggestions.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473640140" r:id="rId1"/>
+    <p:sldLayoutId id="2476244247" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Comparison of ChatGPT and Claude in Managing Real-Life Difficult Nephrology Cases]]></a:t>
+              <a:t><![CDATA[Comparison of ChatGPT and Claude in managing real-life difficult nephrology cases]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>