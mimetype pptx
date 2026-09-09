--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476244247" r:id="rId1"/>
+    <p:sldLayoutId id="2477979094" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>