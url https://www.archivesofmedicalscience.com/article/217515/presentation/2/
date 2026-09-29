--- v6 (2026-09-09)
+++ v7 (2026-09-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477979094" r:id="rId1"/>
+    <p:sldLayoutId id="2479721470" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/217515]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2053-2057]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>