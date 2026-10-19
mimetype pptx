--- v7 (2026-09-29)
+++ v8 (2026-10-19)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479721470" r:id="rId1"/>
+    <p:sldLayoutId id="2481455453" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>