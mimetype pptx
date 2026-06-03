--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2467761161" r:id="rId1"/>
+    <p:sldLayoutId id="2469501140" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>