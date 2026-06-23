--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469501140" r:id="rId1"/>
+    <p:sldLayoutId id="2471238950" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>