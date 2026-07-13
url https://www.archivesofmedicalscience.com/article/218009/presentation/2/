--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Type 2 diabetes mellitus (T2DM) is a metabolic disorder characterized by chronic hyperglycemia and associated carbohydrate, protein, and lipid metabolism disturbances. Poor glycemic control exacerbates the risk of numerous complications, including cardiovascular diseases. Although the oral cavity is among the systems affected by diabetic pathology, its potential to reflect systemic lipid metabolism and cardiovascular risk remains unclear.
+Type 2 diabetes mellitus (T2DM) is a metabolic disorder characterized by chronic hyperglycemia and associated carbohydrate, protein, and lipid metabolism disturbances. Poor glycemic control exacerbates the risk of numerous complications, including cardiovascular diseases. Although the oral cavity is among the systems affected by diabetic pathology, its potential to reflect systemic lipid metabolism and cardiovascular risk remains unclear.
 Material and methods
 This study investigated correlations between biochemical lipid markers and thermal parameters obtained from infrared imaging of the tongue to evaluate cardiovascular risk in T2DM patients. The study cohort comprised 29 individuals with T2DM and 12 healthy controls, following application of inclusion and exclusion criteria. Lipid profile parameters and related ratios were analyzed alongside thermal measurements recorded 2 and 10 min after oral cavity cooling.
 Results
 Statistically significant positive correlations were identified between tongue surface temperature and lipid-related ratios at 2 min: triglycerides (TG) (r = 0.47, p = 0.002), total cholesterol (TC)/high-density lipoprotein cholesterol (HDL-C) ratio (r = 0.55, p < 0.001), and low-density lipoprotein cholesterol (LDL-C)/HDL-C ratio (r = 0.54, p < 0.001). No significant correlations were observed between glycated hemoglobin (HbA1c), TC, or LDL-C and temperature parameters (p > 0.05).
 Conclusions
-These findings suggest that thermographic assessment of tongue surface temperature may provide a non-invasive biomarker reflecting lipid metabolism alterations and cardiovascular risk in T2DM patients, supporting its potential utility in early disease diagnosis.
+These findings suggest that thermographic assessment of tongue surface temperature may provide a non-invasive biomarker reflecting lipid metabolism alterations and cardiovascular risk in T2DM patients, supporting its potential utility in early disease diagnosis.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471238950" r:id="rId1"/>
+    <p:sldLayoutId id="2472972366" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Thermal imaging of the tongue as an indicator of lipid profile parameters in patients with type 2 diabetes mellitus: a pilot study]]></a:t>
+              <a:t><![CDATA[Thermal imaging of the tongue as an indicator of lipid profile parameters in patients with type 2 diabetes mellitus: a pilot study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/218009]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(3):1338-1346]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>