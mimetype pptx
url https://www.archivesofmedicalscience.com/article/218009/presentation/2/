--- v3 (2026-07-13)
+++ v4 (2026-08-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472972366" r:id="rId1"/>
+    <p:sldLayoutId id="2474702799" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>