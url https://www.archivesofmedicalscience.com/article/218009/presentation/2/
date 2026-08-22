--- v4 (2026-08-02)
+++ v5 (2026-08-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702799" r:id="rId1"/>
+    <p:sldLayoutId id="2476438352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>