--- v5 (2026-08-22)
+++ v6 (2026-09-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476438352" r:id="rId1"/>
+    <p:sldLayoutId id="2478188244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>