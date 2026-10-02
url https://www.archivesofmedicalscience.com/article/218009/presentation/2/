--- v6 (2026-09-12)
+++ v7 (2026-10-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478188244" r:id="rId1"/>
+    <p:sldLayoutId id="2479931276" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>