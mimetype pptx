--- v7 (2026-10-02)
+++ v8 (2026-10-22)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479931276" r:id="rId1"/>
+    <p:sldLayoutId id="2481674670" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>