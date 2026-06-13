--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468651693" r:id="rId1"/>
+    <p:sldLayoutId id="2470391081" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>