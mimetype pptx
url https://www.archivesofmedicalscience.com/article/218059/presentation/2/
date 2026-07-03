--- v1 (2026-06-13)
+++ v2 (2026-07-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470391081" r:id="rId1"/>
+    <p:sldLayoutId id="2472132608" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>