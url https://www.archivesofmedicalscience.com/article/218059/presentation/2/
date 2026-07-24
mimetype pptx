--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2472132608" r:id="rId1"/>
+    <p:sldLayoutId id="2473872121" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>