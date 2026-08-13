--- v3 (2026-07-24)
+++ v4 (2026-08-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473872121" r:id="rId1"/>
+    <p:sldLayoutId id="2475614202" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>