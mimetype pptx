--- v4 (2026-08-13)
+++ v5 (2026-09-09)
@@ -255,55 +255,55 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-The aim of the study is to identify patient-related factors influencing the risk of early postoperative complications in Crohn’s disease (CD).
+The aim of the study was to identify patient-related factors influencing the risk of early postoperative complications in Crohn’s disease (CD).
 Material and methods
-A meta-analysis was conduced based on articles addressing early complications after abdominal surgery for CD. The analysis included the following risk factors: age, sex, hypoalbuminemia, serum CRP levels, anemia, blood leukocyte levels, BMI, smoking, diabetes mellitus and hypertension. A systematic review was performed  between  21 November 2021 and 4 December 2021 and repeated after a three and a half years. Outcomes were reported as two effect sizes: odds ratio (OR) w and response ratio (R), both with 95% CI, p-value <0.05 and visualisation in a forest plot. The strength of evidence was determined based on Egger’s test p-value, sample size, and I² statistic.
+A meta-analysis was conducted based on articles addressing early complications after abdominal surgery for CD. The analysis included the following risk factors: age, sex, hypoalbuminemia, serum C-reactive protein (CRP) levels, anemia, blood leukocyte levels, body mass index (BMI), smoking, diabetes mellitus, and hypertension. A systematic review was performed between 21 November 2021 and 4 December 2021 and repeated after three and a half years. Outcomes were reported as two effect sizes: odds ratio (OR) and response ratio (R), both with 95% CI, p-value < 0.05, and visualization in a forest plot. The strength of evidence was determined based on Egger’s test p-value, sample size, and I² statistic.
 Results
-The following significant risk factors of early postoperative complications in CD  were identified assuming Level I strength of evidence: hypoalbuminemia (OR= 1.82; 95%CI 1.62-2.06), anemia (OR= 1.77; 95% CI 1.47-2.15), age≥40 years (OR= 1.44; 95%CI 1.18-1.77), diabetes (OR=1.28; 95%CI 1.04-1.57), hypertension (OR=1.27; 95% CI 1.06-1.51), smoking (OR=1.23; 95% CI 1.14-1.33). At Level II, included CRP levels (R= 1.58; 95% CI 1.32-1.89), male sex (OR=1.23; 95% CI 1.11-1.37), blood leukocyte levels (R=1.11; 95% CI 1.07-1.15).
+The following significant risk factors of early postoperative complications in CD were identified with Level I strength of evidence: hypoalbuminemia (OR = 1.82; 95% CI: 1.62–2.06), anemia (OR = 1.77; 95% CI: 1.47–2.15), age ≥ 40 years (OR = 1.44; 95% CI: 1.18–1.77), diabetes (OR = 1.28; 95% CI: 1.04–1.57), hypertension (OR = 1.27; 95% CI: 1.06–1.51), and smoking (OR = 1.23; 95% CI: 1.14–1.33). At Level II, the identified factors included CRP levels (R = 1.58; 95% CI: 1.32–1.89), male sex (OR = 1.23; 95% CI: 1.11–1.37), and blood leukocyte levels (R = 1.11; 95% CI: 1.07–1.15).
 Conclusions
 These findings suggest that nutritional status, age, comorbidities, and parameters of blood morphology and biochemistry should be carefully considered when assessing the risk of postoperative complications in patients with CD.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475614202" r:id="rId1"/>
+    <p:sldLayoutId id="2477992313" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Patients at high risk of postoperative complications in Crohn’s disease – A meta-analysis and systematic review.]]></a:t>
+              <a:t><![CDATA[Patients at high risk of postoperative complications in Crohn’s disease: a meta-analysis and systematic review]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>