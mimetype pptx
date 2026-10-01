--- v5 (2026-09-09)
+++ v6 (2026-10-01)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477992313" r:id="rId1"/>
+    <p:sldLayoutId id="2479832924" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/218059]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):2006-2024]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>