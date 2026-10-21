--- v6 (2026-10-01)
+++ v7 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479832924" r:id="rId1"/>
+    <p:sldLayoutId id="2481584529" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>