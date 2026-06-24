--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469594402" r:id="rId1"/>
+    <p:sldLayoutId id="2471327673" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>