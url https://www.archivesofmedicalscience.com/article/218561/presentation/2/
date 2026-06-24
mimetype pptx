--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471327673" r:id="rId1"/>
+    <p:sldLayoutId id="2471331857" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>