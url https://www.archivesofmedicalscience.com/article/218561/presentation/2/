--- v2 (2026-06-24)
+++ v3 (2026-08-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471331857" r:id="rId1"/>
+    <p:sldLayoutId id="2474802391" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>