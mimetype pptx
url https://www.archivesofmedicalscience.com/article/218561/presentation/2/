--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474802391" r:id="rId1"/>
+    <p:sldLayoutId id="2476538203" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>