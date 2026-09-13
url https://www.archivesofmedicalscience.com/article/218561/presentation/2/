--- v4 (2026-08-23)
+++ v5 (2026-09-13)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476538203" r:id="rId1"/>
+    <p:sldLayoutId id="2478314252" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">