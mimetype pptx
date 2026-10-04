--- v5 (2026-09-13)
+++ v6 (2026-10-04)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478314252" r:id="rId1"/>
+    <p:sldLayoutId id="2480151910" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>