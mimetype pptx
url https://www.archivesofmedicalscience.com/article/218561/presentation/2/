--- v6 (2026-10-04)
+++ v7 (2026-10-27)
@@ -259,53 +259,53 @@
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 Osteoporosis pathogenesis involves a complex interplay of genetic predisposition and medication exposure. Although long-term medication use contributes to bone fragility, which is distinct from osteomalacia, genetic evidence linking common medication-use traits to osteoporosis remains limited.
 Material and methods
 Two-sample Mendelian randomization (MR) analyses utilized GWAS data for 22 medication-use traits (UK Biobank) and osteoporosis outcomes (FinnGen R12). Multivariable MR (MVMR) was employed to adjust for confounding by underlying disease indications. Primary estimates were derived using the inverse variance–weighted (IVW) method, supported by comprehensive sensitivity analyses including MR-Egger, weighted median, and MR-PRESSO to evaluate heterogeneity and pleiotropy.
 Results
-Univariable MR identified seven significant associations: anilide use with increased osteoporosis risk (OR=1.25, FDR=0.0201); immunosuppressant use with higher risks of osteoporosis with pathological fracture (OR=1.16, FDR=0.0074) and drug-induced osteoporosis (OR=1.36, FDR=0.0168); thyroid preparations with increased osteoporosis (OR=1.08, FDR=0.0016), drug-induced osteoporosis, and osteoporosis with pathological fracture; and an inverse association between antidiabetic drug use and osteoporosis (OR=0.88, FDR=0.0002). In MVMR, associations for anilide and thyroid preparation use remained significant after adjusting for back pain and hypothyroidism, respectively. However, the antidiabetic signal reversed after type 2 diabetes adjustment, indicating the observed benefit was likely confounded by the underlying metabolic condition rather than a direct pharmacological effect.
+Univariable MR identified seven significant associations: anilide use with higher odds of osteoporosis (OR = 1.25, FDR = 0.0201); immunosuppressant use with higher odds of osteoporosis with pathological fracture (OR = 1.16, FDR = 0.0074) and drug-induced osteoporosis (OR = 1.36, FDR = 0.0168); thyroid preparations with increased odds of osteoporosis (OR = 1.08, FDR = 0.0016), drug-induced osteoporosis, and osteoporosis with pathological fracture; and an inverse association between antidiabetic drug use and osteoporosis (OR = 0.88, FDR = 0.0002). In MVMR, associations for anilide and thyroid preparation use remained significant after adjusting for back pain and hypothyroidism, respectively. However, the antidiabetic association reversed after adjustment for type 2 diabetes, suggesting that the inverse association may reflect the underlying metabolic condition rather than a direct pharmacological effect.
 Conclusions
-Genetic evidence supports that anilide and thyroid hormone use may independently increase osteoporosis risk, while the protection from antidiabetic therapy is confounded by diabetes status. Medication-related osteoporosis should be considered in long-term pharmacologic management.
+Genetic evidence suggests that anilide and thyroid hormone use may independently increase osteoporosis risk, while the inverse association between antidiabetic drug use and osteoporosis may be confounded by diabetes status. Medication-related osteoporosis should be considered in long-term pharmacologic management.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480151910" r:id="rId1"/>
+    <p:sldLayoutId id="2482115758" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Genetic Associations Between Common Medication Use and Osteoporosis-Related Outcomes: A Mendelian Randomization Study]]></a:t>
+              <a:t><![CDATA[Genetic associations between common medication use and osteoporosis-related outcomes: a Mendelian randomization study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>