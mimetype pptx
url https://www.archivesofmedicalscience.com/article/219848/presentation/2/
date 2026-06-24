--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469594042" r:id="rId1"/>
+    <p:sldLayoutId id="2471328285" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>