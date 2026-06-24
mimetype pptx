--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471328285" r:id="rId1"/>
+    <p:sldLayoutId id="2471331857" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>