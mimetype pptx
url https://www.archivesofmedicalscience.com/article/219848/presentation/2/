--- v2 (2026-06-24)
+++ v3 (2026-07-26)
@@ -257,55 +257,55 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 Accurate Gleason grading is essential for optimal treatment selection in prostate cancer, particularly in patients eligible for active surveillance (AS). This study aimed to assess the rate of Gleason score upgrading after radical prostatectomy and its clinical implications in a large Polish cohort of patients with prostate cancer.
 Material and methods
-The data of 534 men with localized prostate cancer treated with radical prostatectomy at two academic centers (2017–2024) were retrospectively analyzed. Gleason scores of preoperative biopsy specimens were compared with those of whole–mount prostatectomy specimens. Statistical analyses included Wilcoxon signed–rank, chi–square, Kendall’s tau, and Cohen’s kappa tests.
+The data of 534 men with localized prostate cancer treated with radical prostatectomy at two academic centers (2017–2024) were retrospectively analyzed. Gleason scores of preoperative biopsy specimens were compared with those of whole mount prostatectomy specimens. Statistical analyses included Wilcoxon signed rank, X<sup>2</sup>, Kendall’s t, and Cohen’s k tests.
 Results
-Overall, Gleason scores were upgraded in 40% of the patients, downgraded in 10%, and concordant in 50%. Among the patients meeting AS criteria at diagnosis (Gleason 6, prostate-specific antigen level <10 ng/mL, clinical stage T1c–T2a), upgrading occurred in 58% and downgrading in 0%. International Society of Urological Pathology grading showed a similar pattern (upgrading in 40%, downgrading in 11%). Agreement between biopsy and prostatectomy grading was low (kappa ≈0.23).
+Overall, Gleason scores were upgraded in 40% of the patients, downgraded in 10%, and concordant in 50%. Among the patients meeting AS criteria at diagnosis (clinical stage ≤ T2a, PSA level < 10 ng/ml, Gleason score 3 + 3 (ISUP 1), PSA density < 0.2 ng/ml/ml, and involvement of ≤ 2 cores), upgrading occurred in 58% and downgrading in 0%. International Society of Urological Pathology grading showed a similar pattern (upgrading in 41%, downgrading in 16%). Agreement between biopsy and prostatectomy grading was low (k ≈0.23).
 Conclusions
-A high Gleason upgrading rate, especially among AS‑eligible men, indicates underestimation of biopsy grading in routine practice. Incorporating multiparametric magnetic resonance imaging with targeted biopsy and considering centralized pathology review may improve selection for AS and reduce undertreatment of clinically significant disease.
+A high Gleason upgrading rate, especially among patients who met active surveillance eligibility criteria but ultimately underwent radical prostatectomy, indicates potential underestimation of biopsy grading in routine practice. Incorporating multiparametric magnetic resonance imaging with targeted biopsy and considering centralized pathology review may improve selection for AS and reduce undertreatment of clinically significant disease. These findings underscore the limitations of biopsy-based grading in routine clinical practice and highlight the need for cautious selection of patients for active surveillance.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471331857" r:id="rId1"/>
+    <p:sldLayoutId id="2474071221" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Comparative analysis of prostate cancer grade at biopsy versus after radical prostatectomy: a retrospective observational study]]></a:t>
+              <a:t><![CDATA[Comparative analysis of prostate cancer grade at biopsy and radical prostatectomy: a retrospective observational study]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>