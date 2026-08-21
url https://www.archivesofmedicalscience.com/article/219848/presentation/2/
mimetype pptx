--- v3 (2026-07-26)
+++ v4 (2026-08-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474071221" r:id="rId1"/>
+    <p:sldLayoutId id="2476336867" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>