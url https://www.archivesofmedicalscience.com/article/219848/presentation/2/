--- v4 (2026-08-21)
+++ v5 (2026-09-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476336867" r:id="rId1"/>
+    <p:sldLayoutId id="2478187848" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>