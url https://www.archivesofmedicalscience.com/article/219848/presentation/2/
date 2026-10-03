--- v5 (2026-09-12)
+++ v6 (2026-10-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478187848" r:id="rId1"/>
+    <p:sldLayoutId id="2480022733" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>