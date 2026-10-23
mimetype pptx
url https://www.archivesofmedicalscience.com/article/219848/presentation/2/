--- v6 (2026-10-03)
+++ v7 (2026-10-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480022733" r:id="rId1"/>
+    <p:sldLayoutId id="2481811128" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>