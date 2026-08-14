--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473993092" r:id="rId1"/>
+    <p:sldLayoutId id="2475736352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -536,128 +536,150 @@
             <a:off x="0" y="6000750"/>
             <a:ext cx="7239000" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[DOI: ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[10.5114/aoms/220653]]></a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -683,51 +705,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>