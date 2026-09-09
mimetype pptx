--- v1 (2026-08-14)
+++ v2 (2026-09-09)
@@ -254,51 +254,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Diabetic retinopathy (DR) is a major cause of vision loss worldwide and arises from tightly interconnected molecular mechanisms involving oxidative stress, inflammation, apoptosis, and angiogenesis. Chronic hyperglycaemia induces excessive reactive oxygen species through pathways such as advanced glycation end-product formation and protein kinase C activation, leading to mitochondrial dysfunction, impaired antioxidant defences, and retinal cell apoptosis. In parallel, activation of inflammatory signalling cascades, including NF-κB–mediated cytokine release, promotes leukostasis, vascular permeability, and microvascular injury. Progressive neuronal and endothelial apoptosis further disrupts retinal integrity. At later stages, sustained hypoxia triggers VEGF overexpression and pathological angiogenesis. These processes reinforce one another, creating a self-amplifying pathogenic cycle. Effective disease control therefore requires integrated strategies that address multiple pathways simultaneously, including modulation of oxidative stress, suppression of chronic inflammation, preservation of retinal neuronal survival, and regulation of aberrant angiogenic signalling. Targeting shared upstream drivers is critical for slowing progression and limiting irreversible retinal damage.]]></a:t>
+              <a:t><![CDATA[Diabetic retinopathy is a major cause of vision loss worldwide and arises from interconnected molecular mechanisms involving oxidative stress, inflammation, apoptosis, and angiogenesis. Chronic hyperglycaemia induces excessive reactive oxygen species production through pathways such as advanced glycation end-product formation and protein kinase C activation, leading to mitochondrial dysfunction, impaired antioxidant defences, and retinal cell apoptosis. In parallel, activation of inflammatory signalling cascades, including NF-κB–mediated cytokine release, promotes leukostasis, vascular permeability, and microvascular injury. Progressive neuronal and endothelial apoptosis further disrupts retinal integrity. At later stages, sustained hypoxia triggers VEGF overexpression and pathological angiogenesis. These processes reinforce one another, creating a self-amplifying pathogenic cycle. Effective disease control therefore requires integrated strategies that address multiple pathways simultaneously, including modulation of oxidative stress, suppression of chronic inflammation, preservation of retinal neuronal survival, and regulation of aberrant angiogenic signalling. Targeting shared upstream drivers is critical for slowing progression and limiting irreversible retinal damage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475736352" r:id="rId1"/>
+    <p:sldLayoutId id="2478000878" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -439,51 +439,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Molecular and Cellular Crosstalk in the Pathogenesis of Diabetic Retinopathy]]></a:t>
+              <a:t><![CDATA[Molecular and cellular crosstalk in the pathogenesis of diabetic retinopathy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -595,91 +595,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -705,51 +705,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>