--- v2 (2026-09-09)
+++ v3 (2026-09-29)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478000878" r:id="rId1"/>
+    <p:sldLayoutId id="2479741546" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -595,91 +595,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -705,51 +705,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>