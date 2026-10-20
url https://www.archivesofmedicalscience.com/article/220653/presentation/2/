--- v3 (2026-09-29)
+++ v4 (2026-10-20)
@@ -333,51 +333,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479741546" r:id="rId1"/>
+    <p:sldLayoutId id="2481501763" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -595,91 +595,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -705,51 +705,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>