--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2468264274" r:id="rId1"/>
+    <p:sldLayoutId id="2470002075" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>