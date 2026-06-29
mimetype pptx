--- v1 (2026-06-09)
+++ v2 (2026-06-29)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470002075" r:id="rId1"/>
+    <p:sldLayoutId id="2471738543" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>