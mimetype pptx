--- v2 (2026-06-29)
+++ v3 (2026-07-19)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471738543" r:id="rId1"/>
+    <p:sldLayoutId id="2473503907" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>