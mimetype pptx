--- v3 (2026-07-19)
+++ v4 (2026-08-20)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Acute coronary syndrome (ACS) in young adults represents an important growing clinical challenge worldwide. This study aimed to evaluate the clinical characteristics and predictors of premature ACS, with particular emphasis on sex differences and cardiovascular risk factors.
+Acute coronary syndrome (ACS) in younger individuals represents an important and growing clinical challenge, and is associated with substantial long-term morbidity. This study aimed to evaluate the clinical characteristics and predictors of premature ACS, with particular emphasis on sex differences and cardiovascular (CV) risk factors.
 Material and methods
-We retrospectively analyzed 2,909 patients with ACS treated at the University Clinical Centre of Kosovo. Of these, 587 had premature ACS (men <55 years; women <65 years). Data on CV risk factors, electrocardiographic, echocardiographic, angiographic findings and medications, were collected from medical records.
+We retrospectively analyzed 2,909 patients with ACS treated at the University Clinical Centre of Kosovo. Of these, 587 (20.2%) had premature ACS (men < 55 years; women < 65 years). Data on CV risk factors, electrocardiographic, echocardiographic, and angiographic findings, and medications were collected from medical records.
 Results
-Patients with premature ACS had a higher prevalence of hypercholesterolemia (35.2 vs. 25.1%; p<0.001), uncontrolled hypercholesterolemia (40.4 vs. 26.9%; p<0.001), current smoking (41.1 vs. 22.9%; p<0.001) and family history of CAD  (46.2 vs. 32.4%; p<0.001), but a lower prevalence of diabetes, hypertension, and uncontrolled diabetes (all p<0.001) compared with older patients. Among premature ACS patients, women had lower smoking, alcohol use, and uncontrolled hypercholesterolemia, but higher diabetes and hypertension than men. In multivariable analysis, smoking (OR 1.59), uncontrolled hypercholesterolemia (OR 1.71), and family history (OR 1.66) independently predicted premature ACS (all p<0.001). These associations were consistent across sexes: in women, uncontrolled diabetes (OR 1.51) and hypertension (OR 1.49) were additional predictors, whereas in men, smoking (OR 1.63) and uncontrolled hypercholesterolemia (OR 1.73) predominated.
+Patients with premature ACS (mean age: 49.5 ±5.4 years, men: 72.9%) had a higher prevalence of hypercholesterolemia (35.2 vs. 25.1%; p < 0.001), uncontrolled hypercholesterolemia (40.4% vs. 26.9%; p < 0.001), current smoking (41.1% vs. 22.9%; p < 0.001) and family history of coronary artery disease (46.2% vs. 32.4%; p < 0.001), but a lower prevalence of diabetes, hypertension, and uncontrolled diabetes (all p < 0.001) compared with older patients. Among patients with premature ACS, women had lower rates of current smoking (35.2% vs. 46.9%; p = 0.01), alcohol consumption (2.9% vs. 14.7%; p < 0.001) and uncontrolled hypercholesterolemia (32.7% vs. 45.5%) but a higher prevalence of diabetes, uncontrolled diabetes, and hypertension compared with premature men. In multivariable analysis, current smoking (OR = 1.59; p < 0.001), uncontrolled hypercholesterolemia (OR = 1.71; p < 0.001), and family history (OR = 1.66; p < 0.001) were independently associated with premature ACS, irrespective of sex. In women, a more pronounced cardiometabolic profile was observed, with uncontrolled diabetes (OR = 1.51; p < 0.001) and hypertension (OR = 1.49; p < 0.001) as independent predictors. However, in men, premature ACS was mainly driven by smoking (OR = 1.63; p < 0.001) and uncontrolled hypercholesterolemia (OR = 1.73; p < 0.001).
 Conclusions
-Premature ACS, diagnosed in every 5th patients in Kosovo, is mainly associated with uncontrolled hypercholesterolemia and smoking, while diabetes, hypertension, and hyperglycemia are less common than in older patients. Clear sex differences observed, with a more cardiometabolic profile in women and lifestyle-related risk factors in men.
+Premature ACS, diagnosed in every fifth patient in Kosovo, is mainly associated with uncontrolled hypercholesterolemia and smoking, while diabetes, hypertension, and hyperglycemia are less common than in older patients. Clear sex differences were observed, with a more cardiometabolic profile in women and predominantly lifestyle-related risk factors in men. These findings highlight the distinct risk factor patterns in premature ACS and emphasize the importance of targeted prevention and early risk factor control in this population.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473503907" r:id="rId1"/>
+    <p:sldLayoutId id="2476244499" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Exploring Prevalence and Determinants of Early Acute Coronary Syndrome in Kosovo: A Population Snapshot with Sex Differences]]></a:t>
+              <a:t><![CDATA[Prevalence and determinants of early acute coronary syndrome in Kosovo: a population-based study of sex-specific differences]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>