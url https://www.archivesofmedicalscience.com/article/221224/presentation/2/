--- v4 (2026-08-20)
+++ v5 (2026-09-09)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476244499" r:id="rId1"/>
+    <p:sldLayoutId id="2477992861" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>