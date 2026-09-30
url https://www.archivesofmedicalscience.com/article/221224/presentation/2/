--- v5 (2026-09-09)
+++ v6 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477992861" r:id="rId1"/>
+    <p:sldLayoutId id="2479759103" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>