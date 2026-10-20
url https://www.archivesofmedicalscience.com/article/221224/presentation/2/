--- v6 (2026-09-30)
+++ v7 (2026-10-20)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479759103" r:id="rId1"/>
+    <p:sldLayoutId id="2481501779" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>