--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473993091" r:id="rId1"/>
+    <p:sldLayoutId id="2475736357" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -544,128 +544,150 @@
             <a:off x="0" y="6000750"/>
             <a:ext cx="7239000" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[DOI: ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[10.5114/aoms/221240]]></a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -691,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>