--- v1 (2026-08-14)
+++ v2 (2026-09-22)
@@ -257,55 +257,56 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
 The co-occurrence of chronic pain and cardiometabolic multimorbidity (CMM) is increasingly prevalent among middle-aged and older adults, yet the extent to which CMM shapes the longitudinal course of depressive symptomatology in this population remains poorly understood.
 Material and methods
-Data were drawn from the China Health and Retirement Longitudinal Study (CHARLS; participants aged 45 years and older) and the English Longitudinal Study of Ageing (ELSA; participants aged 50 years and older). Group-based trajectory modeling (GBTM) was applied to identify distinct depressive symptom trajectories, and multinomial logistic regression was used to examine associations between CMM and trajectory group membership, with subgroup analyses conducted to assess potential effect modification.
+Data were drawn from the China Health and Retirement Longitudinal Study (CHARLS; participants aged 45 years and older) and the English Longitudinal Study of Ageing (ELSA; participants aged 
+50 years and older). Group-based trajectory modeling (GBTM) was applied to identify distinct depressive symptom trajectories, and multinomial logistic regression was used to examine associations between CMM and trajectory group membership, with subgroup analyses conducted to assess potential effect modification.
 Results
-Three stable depressive symptom trajectories were identified in both cohorts: persistently low-, moderate-, and high-symptom groups. In ELSA, CMM was significantly associated with both moderate- (OR: 1.56, 95% CI: 1.24–1.96) and high-symptom trajectories (OR: 2.20, 95% CI: 1.61–3.02) after full covariate adjustment. In CHARLS, the association was confined to the high-symptom trajectory (OR: 1.39, 95% CI: 1.03–1.86). Subgroup analyses indicated a more pronounced association among female participants in CHARLS and among those younger than 65 years in ELSA.
+Three stable depressive symptom trajectories were identified in both cohorts: persistently low-, moderate-, and high-symptom groups. In ELSA, CMM was significantly associated with both moderate- (OR = 1.56, 95% CI: 1.24–1.96) and high-symptom trajectories (OR = 2.20, 95% CI: 1.61–3.02) after full covariate adjustment. In CHARLS, the association was confined to the high-symptom trajectory (OR = 1.39, 95% CI: 1.03–1.86). Subgroup analyses indicated a more pronounced association among female participants in CHARLS and among those younger than 65 years in ELSA.
 Conclusions
-CMM is significantly associated with more severe depressive symptom trajectories among middle-aged and older adults with chronic pain, with cross-cohort heterogeneity reflecting differences in population characteristics and sociocultural context. Systematic CMM screening within chronic pain management may help identify individuals at elevated risk for adverse psychological outcomes.
+CMM is significantly associated with more severe depressive symptom trajectories among middle-aged and older adults with chronic pain, with cross-cohort heterogeneity reflecting differences in population characteristics and sociocultural context. These findings suggest that consideration of CMM may be useful in the clinical assessment of individuals with chronic pain and may help identify individuals at elevated risk for adverse psychological outcomes.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475736357" r:id="rId1"/>
+    <p:sldLayoutId id="2479099411" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +448,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Cardiometabolic Multimorbidity and Depressive Symptom Trajectories in middle-aged and older adults with Chronic Pain: Evidence from the CHARLS and ELSA Cohorts]]></a:t>
+              <a:t><![CDATA[Cardiometabolic multimorbidity and depressive symptom trajectories in middle-aged and older adults with chronic pain: evidence from the CHARLS and ELSA cohorts]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>