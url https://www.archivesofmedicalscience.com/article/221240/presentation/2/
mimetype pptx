--- v2 (2026-09-22)
+++ v3 (2026-10-12)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479099411" r:id="rId1"/>
+    <p:sldLayoutId id="2480851597" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>