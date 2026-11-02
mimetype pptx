--- v3 (2026-10-12)
+++ v4 (2026-11-02)
@@ -342,51 +342,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2480851597" r:id="rId1"/>
+    <p:sldLayoutId id="2482600016" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -604,91 +604,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -714,51 +714,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>