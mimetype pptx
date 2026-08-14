--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473997201" r:id="rId1"/>
+    <p:sldLayoutId id="2475747447" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -544,128 +544,150 @@
             <a:off x="0" y="6000750"/>
             <a:ext cx="7239000" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[DOI: ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[10.5114/aoms/224184]]></a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -691,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>