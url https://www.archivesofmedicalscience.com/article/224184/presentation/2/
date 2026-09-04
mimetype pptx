--- v1 (2026-08-14)
+++ v2 (2026-09-04)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-To explore the association between childbirth experience and multiple health outcomes, and to discuss the role of blood lipids.
+The aim of the study was to investigate the association between childbirth experience and multiple health outcomes, and to discuss the role of blood lipids.
 Material and methods
-The cross-sectional study utilized data from NHANES from 2007 to 2020. Blood lipid indexes were included triglyceride,TC, LDL-C and HDL-C. Then, RC was calculated.
+The cross-sectional study used data from the National Health and Nutrition Examination Survey (NHANES) from 2007 to 2020. Childbirth history (e.g., parity or number of live births) was obtained from questionnaire data. Blood lipid parameters included triglycerides, total cholesterol (TC), low-density lipoprotein cholesterol (LDL-C), and high-density lipoprotein cholesterol (HDL-C). Remnant cholesterol (RC) was calculated based on standard lipid equations.
 Results
-A total of 3889 participants were included in this study. The incidence of most diseases among women who had childbirth were significantly increased (p<0.05), especially high blood pressure (40.77% vs 19.57%, p<0.001), diabetes (13.15% vs 5.86%, p<0.001), heart disease (7.75% vs 1.69%, p<0.001) and arthritis (35.22% vs 17.57%, p<0.001). The individuals with two diseases were the most common (29.1%), and overweight-high blood pressure-arthritis was the most important comorbidity mode. After additionally adjusting, the risks of seven kinds of medical conditions (heart disease, cancer, kidney stones, arthritis, thyroid problem, diabetes and high blood pressure) in the women who had given birth were significantly increased. The odds ratios (OR) were 1.57~3.54 and 95% confidence intervals (CIs) were 1.15~6.97 (p<0.0001), and birth number would increase the risks. In addition, the level of RC was significantly increased in the women who developed the seven kinds of medical conditions (p<0.001). A nonlinear (L-shaped) relationship of blood RC was observed in heart disease, arthritis, cancer, diabetes and high blood pressure, and mediation analysis demonstrated that blood RC accounted for 8.2%, 10.6%, 6.84%, 17.7%, 12.5% of observed association.
+A total of 3889 participants were included in this study. Compared with women without childbirth history, the prevalence of several conditions was significantly higher among women with childbirth history, including high blood pressure (40.77% vs. 19.57%, p < 0.001), diabetes (13.15% vs. 5.86%, p < 0.001), heart disease (7.75% vs. 1.69%, p < 0.001) and arthritis (35.22% vs. 17.57%, p < 0.001). Individuals with two diseases were the most common (29.1%), and overweight–high blood pressure–arthritis was the most important comorbidity pattern. After multivariable adjustment, childbirth history was associated with higher odds of seven medical conditions (heart disease, cancer, kidney stones, arthritis, thyroid problem, diabetes, and high blood pressure). Odds ratios (OR) ranged from 1.57 to 3.54 and 95% confidence intervals (CIs) from 1.15 to 6.97 (p < 0.0001), depending on the outcome. In addition, the level of RC was significantly higher among women with these conditions (p < 0.001). A nonlinear (L-shaped) association between RC and several outcomes, including heart disease, arthritis, cancer, diabetes, and high blood pressure, was observed. Mediation analysis suggested that blood RC explained 8.2%, 10.6%, 6.84%, 17.7%, and 12.5% of the association between childbirth history and these outcomes.
 Conclusions
-Childbirth history leaves an indelible imprint on women’s multiple health outcomes, with RC serving as both a biomarker and mediator of long-term disease risk.
+Childbirth history was associated with multiple health outcomes in women, and RC may serve as a potential biomarker and partial mediator in these associations.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475747447" r:id="rId1"/>
+    <p:sldLayoutId id="2477504062" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>