--- v2 (2026-09-04)
+++ v3 (2026-09-24)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477504062" r:id="rId1"/>
+    <p:sldLayoutId id="2479249399" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/224184]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):1948-1960]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>