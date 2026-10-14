--- v3 (2026-09-24)
+++ v4 (2026-10-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479249399" r:id="rId1"/>
+    <p:sldLayoutId id="2481006295" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>