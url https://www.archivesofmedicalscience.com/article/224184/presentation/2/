--- v4 (2026-10-14)
+++ v5 (2026-11-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2481006295" r:id="rId1"/>
+    <p:sldLayoutId id="2482744734" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>