--- v0 (2026-09-05)
+++ v1 (2026-09-26)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477665937" r:id="rId1"/>
+    <p:sldLayoutId id="2479420810" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>