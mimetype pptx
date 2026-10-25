--- v1 (2026-09-26)
+++ v2 (2026-10-25)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Exercise training  has cardioprotective effects after myocardial infarction (MI), but the associated molecular pathways remain incompletely defined. The novel aspect of this work is the comparison of short-term and extended post-MI ET while examining the angiotensin II type 1 receptor (AT1R)/TGF-β1/Smad axis as an associated anti-fibrotic pathway.
+Exercise training (ET) has cardioprotective effects after myocardial infarction (MI), but the associated molecular pathways remain incompletely defined. The novel aspect of this work is the comparison of short-term and extended post-MI ET while examining the angiotensin II type 1 receptor (AT1R)/TGF-β1/Smad axis as an associated anti-fibrotic pathway.
 Material and methods
-Sprague-Dawley rats were assigned to four groups: sham control, MI-sedentary, MI with 4-week Exercise training (MIex1), and MI with 12-week of exercise training (MIex3). ET began three days after coronary artery ligation. After 12 weeks, echocardiography and hemodynamic measurements were performed, and left ventricular (LV) tissue was collected for histological and molecular analyses.
+Sprague-Dawley rats were assigned to four groups: sham control, MI-sedentary, MI with 4-week ET (MIex1), and MI with 12-week ET (MIex3). ET began three days after coronary artery ligation. After 12 weeks, echocardiography and haemodynamic measurements were performed, and left ventricular (LV) tissue was collected for histological and molecular analyses.
 Results
-Compared with MI-sedentary rats, MIex1 rats showed increased LV systolic pressure, ±dP/dtmax, ejection fraction, and fractional shortening, along with decreased LV end-diastolic pressure and LV diameters. Twelve-week Exercise training further enhanced functional outcomes. Both ET groups reduced collagen volume fraction and collagen I/III expression. ET was also associated with lower cardiac Ang II, AT1R, TGF-β1, and phosphorylated Smad2/3, with stronger effects after 12 weeks of Exercise training.
+Compared with MI-sedentary rats, MIex1 rats showed increased LV systolic pressure, ±dP/dtmax, ejection fraction, and fractional shortening, along with decreased LV end-diastolic pressure and LV diameters. Twelve-week ET further enhanced functional outcomes. Both ET groups reduced collagen volume fraction and collagen I/III expression. ET was also associated with lower cardiac Ang II, AT1R, TGF-β1, and phosphorylated Smad2/3, with stronger effects after 12 weeks of ET.
 Conclusions
-Exercise reduces myocardial fibrosis following MI and preserves cardiac function, an effect that may be amplified by extended exercise training. Downregulation of AT1R-mediated TGF-β1/Smad signaling may be associated with these cardioprotective effects.
+Exercise reduces myocardial fibrosis following MI and preserves cardiac function, an effect that may be amplified by extended exercise training. Downregulation of AT1R-mediated TGF-β1/Smad signalling may be associated with these cardioprotective effects.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479420810" r:id="rId1"/>
+    <p:sldLayoutId id="2481985255" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Association of AT1R-Mediated TGF-β1/Smad Axis Downregulation with Antifibrotic and Functional Benefits of Extended Exercise After Myocardial Infarction]]></a:t>
+              <a:t><![CDATA[Association of AT1R mediated TGF β1/Smad axis down regulation with anti fibrotic and functional benefits of extended exercise after myocardial infarction]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>