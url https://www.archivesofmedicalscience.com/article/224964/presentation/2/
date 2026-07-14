--- v0 (2026-06-23)
+++ v1 (2026-07-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471272459" r:id="rId1"/>
+    <p:sldLayoutId id="2473006499" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>