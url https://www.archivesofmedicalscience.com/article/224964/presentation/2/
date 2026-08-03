--- v1 (2026-07-14)
+++ v2 (2026-08-03)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473006499" r:id="rId1"/>
+    <p:sldLayoutId id="2474749110" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>