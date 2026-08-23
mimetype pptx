--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474749110" r:id="rId1"/>
+    <p:sldLayoutId id="2476481949" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>