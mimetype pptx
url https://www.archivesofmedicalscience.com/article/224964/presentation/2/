--- v3 (2026-08-23)
+++ v4 (2026-09-12)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476481949" r:id="rId1"/>
+    <p:sldLayoutId id="2478217085" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>