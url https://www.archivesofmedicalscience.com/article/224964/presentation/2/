--- v4 (2026-09-12)
+++ v5 (2026-10-02)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478217085" r:id="rId1"/>
+    <p:sldLayoutId id="2479969385" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">