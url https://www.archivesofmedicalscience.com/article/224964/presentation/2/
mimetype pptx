--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-The role of triglyceride-rich lipoproteins in atherogenesis is insufficiently recognized and often underestimated. WE aimed to evaluate the distribution of serum triglyceride (TG), remnant cholesterol (RC), and small dense LDL cholesterol (sdLDL-C) levels and their interrelationships in participants of the NATPOL 2011 survey.
+The role of triglyceride-rich lipoproteins in atherogenesis is insufficiently recognized and often underestimated. We aimed to evaluate the distribution of serum triglyceride (TG), remnant cholesterol (RC), and small dense LDL cholesterol (sdLDL-C) levels and their interrelationships in participants of the NATPOL 2011 survey.
 Material and methods
-In approximately 2,000 NATPOL participants, serum TG was measured, and serum RC and sdLDL-C were calculated and compared between women and men, across age groups, and in relation to overweight/obesity and plasma glucose. RC/sdLDL-C levels were also compared in the serum TG intervals: <100, 100–149 and 150–499 mg/dL, and their percentile distribution was analyzed.
+In approximately 2,000 NATPOL participants, serum TG was measured, and serum RC and sdLDL-C were calculated and compared between women and men, across age groups, and in relation to overweight/obesity and plasma glucose. RC/sdLDL-C levels were also compared across serum TG intervals (< 100, 100–149, and 150–499 mg/dl), and their percentile distributions were analyzed.
 Results
-Serum TG, RC and sdLDL-C were higher in overweight / obese participants and in those with prediabetes. In subjects with serum TG <100, 100–149 and 150–499 mg/dL, RC and sdLDL-C levels were successively higher, with values adopted as cut-offs for high ASCVD risk observed in both intervals >100 mg/dL. Participants with serum RC and sdLDL-C above these cutoffs had higher TG. Serum TG of 100 mg/dL and 150 mg/dL were the 55.9th and 88.2nd percentile, respectively, serum RC of 24 mg/dL was the 73.8th percentile, and serum sdLDL-C of 30 mg/dL (adopted cut-offs) was the 38th percentile of the distribution results.
+Serum TG, RC and sdLDL-C were higher in overweight/obese participants and in those with prediabetes. In subjects with serum TG levels < 100, 100–149, and 150–499 mg/dl, RC and sdLDL-C levels were successively higher, with values exceeding the cutoffs used to indicate high atherosclerotic cardiovascular disease (ASCVD) risk observed in both TG intervals > 100 mg/dl. Participants with serum RC and sdLDL-C above these cutoffs had higher TG. Serum TG levels of 100 mg/dl and 150 mg/dl corresponded to the 55.9th and 88.2nd percentiles, respectively; serum RC of 24 mg/dl corresponded to the 73.8th percentile; and serum sdLDL-C of 30 mg/dl (adopted cutoff) corresponded to the 38th percentile of the respective distributions.
 Conclusions
-We found an association between serum RC and sdLDL-C, and TG levels >100 mg/dL indicating that serum TG levels of 100–150 mg/dL already represent a state of possible TRL remnants and sdLDL accumulation. Calculated serum RC/sdLDL-C may be considered a useful supplement to the lipid profile.
+We found an association between serum RC and sdLDL-C, and TG levels > 100 mg/dl indicating that serum TG levels of 100–150 mg/dl may already be associated with TRL remnants and sdLDL accumulation. Calculated serum RC and sdLDL-C may be considered useful supplements to the lipid profile.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479969385" r:id="rId1"/>
+    <p:sldLayoutId id="2481710345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Serum triglycerides, remnant cholesterol and small dense low-density lipoprotein cholesterol levels – lessons from the NATPOL 2011 survey]]></a:t>
+              <a:t><![CDATA[Serum triglycerides, remnant cholesterol, and small dense low-density lipoprotein cholesterol levels: lessons from the NATPOL 2011 survey]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>