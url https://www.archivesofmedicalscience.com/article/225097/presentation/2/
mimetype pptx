--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473996990" r:id="rId1"/>
+    <p:sldLayoutId id="2475757801" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -544,128 +544,150 @@
             <a:off x="0" y="6000750"/>
             <a:ext cx="7239000" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[DOI: ]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[10.5114/aoms/225097]]></a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -691,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>