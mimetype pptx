--- v1 (2026-08-14)
+++ v2 (2026-09-10)
@@ -255,57 +255,57 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Introduction
-Healthcare-associated infections (HAIs) remain a significant threat to patient safety. The aim of this study was to evaluate the frequency and extent of microbial contamination of cell phones (CP) used by medical staff, medical students, and visitors to pediatric patients with hematological and oncological diseases and immune disorders, as well as their potential contribution to microbial dissemination in the hospital environment.
+Healthcare-associated infections (HAIs) remain a significant threat to patient safety. The aim of this study was to evaluate the frequency and extent of microbial contamination of cell phones (CPs) used by medical staff, medical students, and visitors to pediatric patients with hematological and oncological diseases and immune disorders, as well as their potential contribution to microbial dissemination in the hospital environment.
 Material and methods
-The study was conducted at the Department of Pediatric Hematology, Oncology, and Transplantation at the University Children’s Hospital in Lublin between May and July 2025. Samples were collected by swabbing the surfaces of screens. The samples were analyzed in an outsourced laboratory in accordance with standard procedures. Additionally, patients’ medical records were reviewed for signs of infection.
+The study was conducted at the Department of Pediatric Hematology, Oncology, and Transplantation at the University Children’s Hospital in Lublin between May and July 2025. Samples were collected by swabbing the surfaces of cell phones. The samples were analyzed in an outsourced laboratory in accordance with standard procedures. Additionally, patients’ medical records were reviewed for signs of infection.
 Results
-Forty active CP users were included in the study, including visitors (n=13), students (n=12), nurses (n=8), and doctors (n=7). Contamination was detected in 32/40 (80%) CP samples. A total of 61 strains were isolated: 60 bacterial and 1 mold fungus. The most prevalent species were Micrococcus luteus (33.3%; n=20) and Staphylococcus epidermidis (23.3%; n=14). The highest level of contamination was observed among nurses (87.5%). Symptoms of infection were observed in 7 patients; however, no correlation was found between the microorganisms isolated from CP and the etiological agents of the infections.
+Forty active CP users were included in the study, including visitors (n = 13), students (n = 12), nurses (n = 8), and doctors (n = 7). Contamination was detected in 32/40 (80%) CP samples. A total of 61 strains were isolated: 60 bacterial strains and 1 mold isolate. The most prevalent species were Micrococcus luteus (33.3%; n = 20) and Staphylococcus epidermidis (23.3%; n = 14). The highest proportion of contaminated CPs was observed among nurses (87.5%). Symptoms of infection were observed in 7 patients; however, no correlation was found between the microorganisms isolated from CPs and the etiological agents identified in patients with infections.
 Conclusions
-The results indicate that medical staff’s CP are heavily colonized by bacteria. This suggests that, in addition to their communicative function, they may serve as reservoirs of microorganisms and therefore warrant attention in infection prevention strategies.
+The results indicate that CPs used by medical staff are frequently contaminated with bacteria. This suggests that, in addition to their communicative function, they may serve as potential reservoirs of microorganisms and therefore warrant attention in infection prevention strategies.
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2475757801" r:id="rId1"/>
+    <p:sldLayoutId id="2478067650" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -447,51 +447,51 @@
           <a:bodyPr rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Assessment of microbial contamination on mobile phones among medical staff, students, and visitors in a pediatric hematology-oncology ward, and evaluation of its association with nosocomial infections]]></a:t>
+              <a:t><![CDATA[Assessment of microbial contamination of mobile phones among medical staff, students, and visitors in a pediatric hematology-oncology ward and its relationship with infections among pediatric patients]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6000750"/>
             <a:ext cx="9144000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="DDDDDD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -603,91 +603,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +713,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>