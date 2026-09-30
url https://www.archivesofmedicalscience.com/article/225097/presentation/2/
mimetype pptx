--- v2 (2026-09-10)
+++ v3 (2026-09-30)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478067650" r:id="rId1"/>
+    <p:sldLayoutId id="2479822823" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -567,127 +567,151 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[DOI: ]]></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[10.5114/aoms/225097]]></a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="ctr" marL="190500" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Arch Med Sci 2026;22(4):1970-1977]]></a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>