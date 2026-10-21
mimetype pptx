--- v3 (2026-09-30)
+++ v4 (2026-10-21)
@@ -341,51 +341,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2479822823" r:id="rId1"/>
+    <p:sldLayoutId id="2481607090" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -627,91 +627,91 @@
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715250" y="6581775"/>
             <a:ext cx="952500" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -737,51 +737,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>